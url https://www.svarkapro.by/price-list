--- v0 (2025-10-24)
+++ v1 (2026-06-20)
@@ -31,70 +31,67 @@
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sk\Desktop\ПРАЙС НА ОТПРАВКУ\Сергей Климович\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="fJVpO51Ll5iYgMY3JvtTd18lFcIFB2qA6LIz4okskDkaDAl7GDRIMHj29WNyjYO1JGInLteDsZs4aeBTyZYVhA==" workbookSaltValue="2/0fOkqJpSJXKsbYO2UOFA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" firstSheet="2" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Лист3!$A$1:$M$83</definedName>
   </definedNames>
   <calcPr calcId="80000" refMode="R1C1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="331">
   <si>
     <t>Марка электродов</t>
   </si>
   <si>
     <t>Диаметр, мм</t>
   </si>
   <si>
     <t>Цена за кг, руб без НДС</t>
   </si>
   <si>
     <t>ЭЛЕКТРОДЫ СВАРОЧНЫЕ РФ "ЭСАБ-СВЭЛ"</t>
   </si>
   <si>
     <t>УОНИИ 13/55</t>
   </si>
   <si>
-    <t>ОК 48.00</t>
-[...1 lines deleted...]
-  <si>
     <t>ОК 53.70</t>
   </si>
   <si>
     <t>ОК 67.45</t>
   </si>
   <si>
     <t>ОК 68.81</t>
   </si>
   <si>
     <t>ОК 74.70</t>
   </si>
   <si>
     <t>ОК 76.35</t>
   </si>
   <si>
     <t>ОК 84.58</t>
   </si>
   <si>
     <t>ОК 84.84.</t>
   </si>
   <si>
     <t>ОК 92.58</t>
   </si>
   <si>
     <t>ОК 92,60</t>
@@ -303,837 +300,861 @@
   <si>
     <t>Спираль</t>
   </si>
   <si>
     <t xml:space="preserve"> Паста </t>
   </si>
   <si>
     <t>DUSOFIX</t>
   </si>
   <si>
     <t>Аэрозоль</t>
   </si>
   <si>
     <t>Binzel</t>
   </si>
   <si>
     <t>3м.п.; 4м.п; 5 м.п.</t>
   </si>
   <si>
     <t>ООО "МДФ-КЛ" - ПЕРВЫЙ ЭКСКЛЮЗИВНЫЙ ПОСТАВЩИК В РБ.</t>
   </si>
   <si>
     <t>0,8(ЦЕНА!!!)</t>
   </si>
   <si>
-    <t>2,0(ЦЕНА!!!)</t>
-[...4 lines deleted...]
-  <si>
     <t>1,0 (нерж+черн)</t>
   </si>
   <si>
     <t>1,3 (нерж+черн)</t>
   </si>
   <si>
     <t>1,6 (нерж+черн)</t>
   </si>
   <si>
     <t>МР-3 (ЦЕНА!!)</t>
   </si>
   <si>
     <t>AP-40</t>
   </si>
   <si>
     <t>БПО-5</t>
   </si>
   <si>
     <t>У30/АР40</t>
   </si>
   <si>
     <t>SAFE CUT III 1.3</t>
   </si>
   <si>
     <t>125x7.0 GRINDPOWER II (как 3M)</t>
   </si>
   <si>
     <t>КРУГИ ЛУГА АБРАЗИВ</t>
   </si>
   <si>
     <t>125х1.0</t>
   </si>
   <si>
     <t>230х2.0</t>
   </si>
   <si>
     <t>125х6.0</t>
   </si>
   <si>
     <t>125х22.2</t>
   </si>
   <si>
     <t xml:space="preserve">ОК 63.30 </t>
   </si>
   <si>
     <t>HANDY 200</t>
   </si>
   <si>
     <t>1,2(ЦЕНА!)</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.99 р</t>
   </si>
   <si>
     <t>СВАРОЧНЫЕ АКСЕССУАРЫ</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">                                                                                                                                  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>Сварочный ОНЛАЙН-ГИПЕРМАРКЕТ : WWW.SHOP.MDFKL.BY</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>22.99 р</t>
   </si>
   <si>
     <t>ДЕМОНСТРАЦИЯ -СЕРВИСНЫЙ ЦЕНТР-ОГРОМНЫЙ СКЛАД И МАГАЗИН-НАЛ/БЕЗНАЛ-БЕСПЛАТНАЯ ДОСТАВКА от 300 кг</t>
   </si>
   <si>
     <t>ЭЛЕКТРОДЫ СВАРОЧНЫЕ ESAB (ЭСАБ)</t>
   </si>
   <si>
     <t>ОК AlMn1</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(017)375-46-46,272-00-19, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>8(029) 176-59-76 Сергей</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">   www.mdfkl.by; E-mail:ck@mdfkl.by</t>
     </r>
   </si>
   <si>
     <t>БКО-50-12.5</t>
   </si>
   <si>
     <t>125 КЛТ2 P40</t>
   </si>
   <si>
     <t xml:space="preserve">Savage A40 </t>
   </si>
   <si>
-    <t>1 (EVO)</t>
-[...10 lines deleted...]
-  <si>
     <t>ОК 61.30</t>
   </si>
   <si>
     <t>ОК 61.85</t>
   </si>
   <si>
     <t>ОК 48P</t>
   </si>
   <si>
     <t>OK 46.00</t>
   </si>
   <si>
     <t>8.12 р</t>
   </si>
   <si>
     <t>8.19 р</t>
   </si>
   <si>
-    <t>26.60 р</t>
-[...4 lines deleted...]
-  <si>
     <t>2,5(РФ)</t>
   </si>
   <si>
     <t>3,2(РФ)</t>
   </si>
   <si>
     <t>4,0(РФ)</t>
   </si>
   <si>
-    <t>23.99 р</t>
-[...1 lines deleted...]
-  <si>
     <t>35.99 р</t>
   </si>
   <si>
     <t>16.99 р</t>
   </si>
   <si>
-    <t>29.99 р</t>
-[...1 lines deleted...]
-  <si>
     <t>19.69 р</t>
   </si>
   <si>
-    <t>25.69 р.</t>
-[...10 lines deleted...]
-  <si>
     <t>75.99 р</t>
   </si>
   <si>
     <t xml:space="preserve">Сварочное оборудование HUGONG ,Китай </t>
   </si>
   <si>
     <t>MP3 ESAB</t>
   </si>
   <si>
-    <t>6.99 р</t>
-[...13 lines deleted...]
-  <si>
     <t>DEKA ER70S-6 (СВ08Г2С) (омедн.)</t>
   </si>
   <si>
     <t>1.0</t>
   </si>
   <si>
     <t>1,0(ЦЕНА!!!)</t>
   </si>
   <si>
     <t>1.2 (ЦЕНА!!!)</t>
   </si>
   <si>
     <t>ПРОВОЛОКА СВАРОЧНАЯ DEKA (Китай)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Электроды сварочные МОНОЛИТ (ПЛАЗМАТЕК)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ЭЛЕКТРОДЫ СВАРОЧНЫЕ </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>КОНТИНЕНТ</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>, "МОНОЛИТ-ПЛАЗМАТЕК"</t>
     </r>
   </si>
   <si>
     <t>BMW 308 LSI</t>
   </si>
   <si>
+    <t>ОФИС/СКЛАД/МАГАЗИН/СЕРВИС: 220014, г.Минск, ул. Попова,26, офис 11 с 8-30 до 17-30</t>
+  </si>
+  <si>
+    <t>125x7.0 GRINDPOWER III (как 3M)</t>
+  </si>
+  <si>
+    <t>60.99 р</t>
+  </si>
+  <si>
+    <t>37.40 р</t>
+  </si>
+  <si>
+    <t>183.55 р</t>
+  </si>
+  <si>
+    <t>Инвертор MMA+MIG</t>
+  </si>
+  <si>
+    <t>EXTREMIG 200</t>
+  </si>
+  <si>
+    <t>39.44 р</t>
+  </si>
+  <si>
+    <t>TIG BASIC</t>
+  </si>
+  <si>
+    <t>Электроды сварочные МЭЗ Светлогорск</t>
+  </si>
+  <si>
+    <t xml:space="preserve">МР3 УЛЬТРА </t>
+  </si>
+  <si>
+    <t>МР3 ЛЮКС</t>
+  </si>
+  <si>
+    <t>26.64 р</t>
+  </si>
+  <si>
+    <t>SENTINEL А60</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Паста WONDER STAIN-O-KLEAN</t>
+  </si>
+  <si>
+    <t>39.99 р</t>
+  </si>
+  <si>
+    <t>59.99 р</t>
+  </si>
+  <si>
+    <t>Монолит РЦ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  T-590 </t>
+  </si>
+  <si>
+    <t>57.99 р</t>
+  </si>
+  <si>
+    <t>Sentinel A60</t>
+  </si>
+  <si>
+    <t>46.99 р</t>
+  </si>
+  <si>
+    <t>380.99 р</t>
+  </si>
+  <si>
+    <t>368.99 р</t>
+  </si>
+  <si>
+    <t>6.03 р</t>
+  </si>
+  <si>
+    <t>ESTICK 200 ED</t>
+  </si>
+  <si>
+    <t>11.95 р</t>
+  </si>
+  <si>
+    <t>ABIGATOR 50</t>
+  </si>
+  <si>
+    <t>7.69 р</t>
+  </si>
+  <si>
+    <t>5.99 р</t>
+  </si>
+  <si>
+    <t>11.12 р</t>
+  </si>
+  <si>
+    <t>11.01 р</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.50 р </t>
+  </si>
+  <si>
+    <t>ВОЛЬФРАМОВЫЕ ЭЛЕКТРОДЫ ABCIOR+ESAB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> E3+WL15 лиловый (универсальный)</t>
+  </si>
+  <si>
+    <t>1,6 E3</t>
+  </si>
+  <si>
+    <t>2 E3</t>
+  </si>
+  <si>
+    <t>2,4 WL15</t>
+  </si>
+  <si>
+    <t>3,2 WL15</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Лучшие маски сварщика TECMEN (Китай)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TECMEN </t>
+  </si>
+  <si>
+    <t>615J</t>
+  </si>
+  <si>
+    <t>735S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730S </t>
+  </si>
+  <si>
+    <t>820SG</t>
+  </si>
+  <si>
+    <t>TM 1000</t>
+  </si>
+  <si>
+    <t>Официальный дистрибьютор в РБ следующих групп и компаний: ESAB, HUGONG, DEKA, GLOBE, ABIСOR BINZEL, KOBELCO , ЛУГА ,HTW , Optrel , KRASS, TECMEN, CUTOP</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Наша организация прошла первые 25 лет, все это время мы занимаемся поставкой сварочных материалов. ОПЫТ ЕСТЬ!</t>
+  </si>
+  <si>
+    <t>Электроды сварочные МОНОЛИТ (PLASMATEC)</t>
+  </si>
+  <si>
+    <t>19.55 р</t>
+  </si>
+  <si>
+    <t>6.42 р</t>
+  </si>
+  <si>
+    <t>7.47 р</t>
+  </si>
+  <si>
+    <t>Sword F11</t>
+  </si>
+  <si>
+    <t>23.50 р</t>
+  </si>
+  <si>
+    <t>60.60 р</t>
+  </si>
+  <si>
+    <t>65.99 р</t>
+  </si>
+  <si>
+    <t>95.99 р</t>
+  </si>
+  <si>
+    <t>87.99 р</t>
+  </si>
+  <si>
+    <t>ПРОВОЛОКА СВАРОЧНАЯ СВАРСИТИ</t>
+  </si>
+  <si>
+    <t>АБРАЗИВНЫЕ КРУГИ GLOBE/BINIC</t>
+  </si>
+  <si>
+    <t>1 (BINIC эконом )</t>
+  </si>
+  <si>
+    <t>1.3 (BINIC эконом)</t>
+  </si>
+  <si>
+    <t>1(BINIC CERAMIC)</t>
+  </si>
+  <si>
+    <t>1.3 BINIC CERAMIC</t>
+  </si>
+  <si>
+    <t>2.50 р</t>
+  </si>
+  <si>
+    <t>3.89 р</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2,0 BINIC эконом </t>
+  </si>
+  <si>
+    <t>2.0 BINIC CERAMIC</t>
+  </si>
+  <si>
+    <t>2,0 GLOBE ZAC</t>
+  </si>
+  <si>
+    <t>350х3,0х25,4</t>
+  </si>
+  <si>
+    <t>СПЕЦ Прайс действует с 01.05.2026 г. Цены указаны без НДС, на условиях предоплаты 100%</t>
+  </si>
+  <si>
+    <t>15.21 р.</t>
+  </si>
+  <si>
+    <t>14.96 р.</t>
+  </si>
+  <si>
+    <t>ОК GOLDROX</t>
+  </si>
+  <si>
+    <t>26.24 р.</t>
+  </si>
+  <si>
+    <t>23.09 р.</t>
+  </si>
+  <si>
+    <t>22.59 р.</t>
+  </si>
+  <si>
+    <t>20.88 р.</t>
+  </si>
+  <si>
+    <t>19.42 р.</t>
+  </si>
+  <si>
+    <t>17.17 р.</t>
+  </si>
+  <si>
+    <t>110.25 р.</t>
+  </si>
+  <si>
+    <t>102.90 р.</t>
+  </si>
+  <si>
+    <t>99.75 р.</t>
+  </si>
+  <si>
+    <t>77.70 р.</t>
+  </si>
+  <si>
+    <t>115.50 р</t>
+  </si>
+  <si>
+    <t>124.95 р</t>
+  </si>
+  <si>
+    <t>139.99 р</t>
+  </si>
+  <si>
+    <t>110.25 р</t>
+  </si>
+  <si>
+    <t>129.01 р</t>
+  </si>
+  <si>
+    <t>24.15 р</t>
+  </si>
+  <si>
+    <t>23.10 р</t>
+  </si>
+  <si>
+    <t>63.99 р</t>
+  </si>
+  <si>
+    <t>35.58 р</t>
+  </si>
+  <si>
+    <t>313.95 р</t>
+  </si>
+  <si>
+    <t>303,45 р</t>
+  </si>
+  <si>
+    <t>345.66 р</t>
+  </si>
+  <si>
+    <t>21.91р</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.99 р </t>
+  </si>
+  <si>
+    <t>17.79 р</t>
+  </si>
+  <si>
+    <t>15.79 p</t>
+  </si>
+  <si>
+    <t>49.20 р</t>
+  </si>
+  <si>
+    <t>55.24 р</t>
+  </si>
+  <si>
+    <t>10.44 р</t>
+  </si>
+  <si>
+    <t>10.12 р</t>
+  </si>
+  <si>
+    <t>10.10 р</t>
+  </si>
+  <si>
+    <t>28.35 р</t>
+  </si>
+  <si>
+    <t>21.00 р</t>
+  </si>
+  <si>
+    <t>69.95 р</t>
+  </si>
+  <si>
+    <t>58.39 р</t>
+  </si>
+  <si>
+    <t>57.64 р</t>
+  </si>
+  <si>
+    <t>9.25 р</t>
+  </si>
+  <si>
+    <t>11.99 р</t>
+  </si>
+  <si>
+    <t>733.16 р</t>
+  </si>
+  <si>
+    <t>1531.99 р</t>
+  </si>
+  <si>
+    <t>6.91 р</t>
+  </si>
+  <si>
+    <t>6.74 р</t>
+  </si>
+  <si>
+    <t>14.85 р</t>
+  </si>
+  <si>
+    <t>14.01 р</t>
+  </si>
+  <si>
+    <t>13.65 р</t>
+  </si>
+  <si>
+    <t>7.72 р</t>
+  </si>
+  <si>
+    <t>7.27 р</t>
+  </si>
+  <si>
+    <t>135.99 р</t>
+  </si>
+  <si>
+    <t>229.99 р</t>
+  </si>
+  <si>
+    <t>355.99 р</t>
+  </si>
+  <si>
+    <t>450.99 р</t>
+  </si>
+  <si>
+    <t>492.99 р</t>
+  </si>
+  <si>
+    <t>8.17 р</t>
+  </si>
+  <si>
+    <t>7.84 р</t>
+  </si>
+  <si>
+    <t>7.78 р</t>
+  </si>
+  <si>
+    <t>83.98 р</t>
+  </si>
+  <si>
+    <t>976.99 р</t>
+  </si>
+  <si>
+    <t>408.99 р</t>
+  </si>
+  <si>
+    <t>5.77 р</t>
+  </si>
+  <si>
+    <t>25.18 р</t>
+  </si>
+  <si>
+    <t>15.73 р</t>
+  </si>
+  <si>
+    <t>6.81 р</t>
+  </si>
+  <si>
+    <t>25.19 р</t>
+  </si>
+  <si>
+    <t>27.53 р</t>
+  </si>
+  <si>
+    <t>44.10 р</t>
+  </si>
+  <si>
+    <t>42.25 р</t>
+  </si>
+  <si>
+    <t>82.78 р</t>
+  </si>
+  <si>
+    <t>24.26 р</t>
+  </si>
+  <si>
+    <t>26.75 р</t>
+  </si>
+  <si>
+    <t>БАО-5 РЕДИУС</t>
+  </si>
+  <si>
+    <t>УР-6 РЕДИУС</t>
+  </si>
+  <si>
+    <t>Резак "РЕДИУС" 100 мм</t>
+  </si>
+  <si>
+    <t>Резак "РЕДИУС" 300 мм</t>
+  </si>
+  <si>
+    <t>0.82 р</t>
+  </si>
+  <si>
+    <t>2.41 р</t>
+  </si>
+  <si>
+    <t>3.13 р</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">       Также у нас Вы можете приобрести сварочные аппараты фирмы ESAB и запчасти к ним . На сварочные аппараты</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> наша компания предоставляет гарантию 24 мес.</t>
+      <t xml:space="preserve"> наша компания предоставляет гарантию 36 мес.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Имеется свой сервисный центр.                                                                                                                                                                                                                                                                                                                                                                 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>Аккредитованы на Белорусской универсальной товарной бирже.</t>
     </r>
   </si>
   <si>
-    <t>ОФИС/СКЛАД/МАГАЗИН/СЕРВИС: 220014, г.Минск, ул. Попова,26, офис 11 с 8-30 до 17-30</t>
-[...257 lines deleted...]
-    <t>8.89 р</t>
+    <t>5.34 р</t>
+  </si>
+  <si>
+    <t>5.03 р</t>
+  </si>
+  <si>
+    <t>4.19 р</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ER70S-6 (СВ08Г2С) (омедн.)</t>
+  </si>
+  <si>
+    <t>4.97 р</t>
+  </si>
+  <si>
+    <t>4.71 р</t>
+  </si>
+  <si>
+    <t>3.80 р</t>
+  </si>
+  <si>
+    <t>1.01 р</t>
+  </si>
+  <si>
+    <t>1.03 р</t>
+  </si>
+  <si>
+    <t>2.42 р</t>
+  </si>
+  <si>
+    <t>2.62 р</t>
+  </si>
+  <si>
+    <t>4.08 р</t>
+  </si>
+  <si>
+    <t>4.18 р</t>
+  </si>
+  <si>
+    <t>4.92 р</t>
+  </si>
+  <si>
+    <t>4.81 р</t>
+  </si>
+  <si>
+    <t>5.23 р</t>
+  </si>
+  <si>
+    <t>4.95 р</t>
+  </si>
+  <si>
+    <t>8.07 р</t>
+  </si>
+  <si>
+    <t>6.28 р</t>
+  </si>
+  <si>
+    <t>8.38 р</t>
+  </si>
+  <si>
+    <t>3.04 р</t>
+  </si>
+  <si>
+    <t>10.06 р</t>
+  </si>
+  <si>
+    <t>13.77 р</t>
+  </si>
+  <si>
+    <t>9.85 р</t>
+  </si>
+  <si>
+    <t>17.83 р</t>
+  </si>
+  <si>
+    <t>24.13 р</t>
+  </si>
+  <si>
+    <t>24.78 р</t>
+  </si>
+  <si>
+    <t>20.69 р</t>
+  </si>
+  <si>
+    <t>31.08 р</t>
+  </si>
+  <si>
+    <t>28.98 р</t>
+  </si>
+  <si>
+    <t>29.38 р</t>
+  </si>
+  <si>
+    <t>5.58 р</t>
+  </si>
+  <si>
+    <t>5.37 р</t>
+  </si>
+  <si>
+    <t>8.50 р</t>
+  </si>
+  <si>
+    <t>8.55 р</t>
+  </si>
+  <si>
+    <t>8.52 р</t>
   </si>
   <si>
     <t>8.59 р</t>
   </si>
   <si>
-    <t>6.67 р</t>
-[...221 lines deleted...]
-    <t>Официальный дистрибьютор в РБ следующих групп и компаний: ESAB, HUGONG, DEKA, GLOBE, ABIСOR BINZEL, KOBELCO , ЛУГА ,HTW , Optrel , KRASS, TECMEN, CUTOP</t>
+    <t>27.93 р</t>
+  </si>
+  <si>
+    <t>27.41 р</t>
+  </si>
+  <si>
+    <t>26.23 р</t>
+  </si>
+  <si>
+    <t>27.97 р</t>
+  </si>
+  <si>
+    <t>2.58 р</t>
+  </si>
+  <si>
+    <t>9.43 р</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1381,84 +1402,84 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
@@ -2027,178 +2048,178 @@
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L82"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13:L13"/>
+    <sheetView tabSelected="1" topLeftCell="A41" workbookViewId="0">
+      <selection activeCell="L78" sqref="L78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="3" width="14.140625" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" customWidth="1"/>
     <col min="5" max="5" width="1.140625" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" customWidth="1"/>
     <col min="9" max="9" width="1" customWidth="1"/>
     <col min="10" max="10" width="15.28515625" customWidth="1"/>
     <col min="11" max="11" width="16" customWidth="1"/>
     <col min="12" max="12" width="13.140625" customWidth="1"/>
     <col min="13" max="13" width="2.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="F1" s="32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
     </row>
     <row r="2" spans="2:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="F2" s="72" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="G2" s="72"/>
       <c r="H2" s="72"/>
       <c r="I2" s="72"/>
       <c r="J2" s="72"/>
       <c r="K2" s="72"/>
       <c r="L2" s="72"/>
     </row>
     <row r="3" spans="2:12" ht="15" x14ac:dyDescent="0.25">
       <c r="F3" s="72" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G3" s="72"/>
       <c r="H3" s="72"/>
       <c r="I3" s="72"/>
       <c r="J3" s="72"/>
       <c r="K3" s="72"/>
       <c r="L3" s="72"/>
     </row>
     <row r="4" spans="2:12" x14ac:dyDescent="0.2">
       <c r="F4" s="73" t="s">
-        <v>323</v>
+        <v>183</v>
       </c>
       <c r="G4" s="73"/>
       <c r="H4" s="73"/>
       <c r="I4" s="73"/>
       <c r="J4" s="73"/>
       <c r="K4" s="73"/>
       <c r="L4" s="73"/>
     </row>
     <row r="5" spans="2:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F5" s="73"/>
       <c r="G5" s="73"/>
       <c r="H5" s="73"/>
       <c r="I5" s="73"/>
       <c r="J5" s="73"/>
       <c r="K5" s="73"/>
       <c r="L5" s="73"/>
     </row>
     <row r="6" spans="2:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="F6" s="74" t="s">
-        <v>288</v>
+        <v>207</v>
       </c>
       <c r="G6" s="74"/>
       <c r="H6" s="74"/>
       <c r="I6" s="74"/>
       <c r="J6" s="74"/>
       <c r="K6" s="74"/>
       <c r="L6" s="74"/>
     </row>
     <row r="7" spans="2:12" ht="15" x14ac:dyDescent="0.2">
-      <c r="F7" s="18" t="s">
-        <v>111</v>
+      <c r="F7" s="17" t="s">
+        <v>107</v>
       </c>
       <c r="G7" s="9"/>
-      <c r="H7" s="18"/>
+      <c r="H7" s="17"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
     </row>
     <row r="8" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="32" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
     </row>
     <row r="9" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B9" s="32" t="s">
-        <v>287</v>
+        <v>184</v>
       </c>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
     </row>
     <row r="10" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B10" s="82" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C10" s="82"/>
       <c r="D10" s="82"/>
       <c r="E10" s="82"/>
       <c r="F10" s="82"/>
       <c r="G10" s="82"/>
       <c r="H10" s="82"/>
       <c r="I10" s="82"/>
       <c r="J10" s="82"/>
       <c r="K10" s="82"/>
       <c r="L10" s="82"/>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.2">
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
     </row>
     <row r="12" spans="2:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="3" t="s">
         <v>0</v>
       </c>
@@ -2209,1646 +2230,1646 @@
         <v>2</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I12" s="2"/>
       <c r="J12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>1</v>
       </c>
       <c r="L12" s="16" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="35" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C13" s="35"/>
       <c r="D13" s="35"/>
       <c r="E13" s="7"/>
       <c r="F13" s="64" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="64"/>
       <c r="H13" s="64"/>
       <c r="I13" s="7"/>
       <c r="J13" s="44" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="K13" s="45"/>
       <c r="L13" s="46"/>
     </row>
     <row r="14" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B14" s="68" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C14" s="4">
         <v>3</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="F14" s="39" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="4">
         <v>2.5</v>
       </c>
-      <c r="H14" s="23" t="s">
-        <v>243</v>
+      <c r="H14" s="22" t="s">
+        <v>119</v>
       </c>
       <c r="J14" s="69" t="s">
-        <v>152</v>
+        <v>130</v>
       </c>
       <c r="K14" s="12" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L14" s="10" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
     </row>
     <row r="15" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B15" s="41"/>
       <c r="C15" s="4">
         <v>4</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="F15" s="40"/>
       <c r="G15" s="4">
         <v>3</v>
       </c>
-      <c r="H15" s="23" t="s">
-        <v>187</v>
+      <c r="H15" s="22" t="s">
+        <v>251</v>
       </c>
       <c r="J15" s="70"/>
       <c r="K15" s="12" t="s">
-        <v>154</v>
+        <v>132</v>
       </c>
       <c r="L15" s="10" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
     </row>
     <row r="16" spans="2:12" x14ac:dyDescent="0.2">
-      <c r="B16" s="39" t="s">
-[...6 lines deleted...]
-        <v>140</v>
+      <c r="B16" s="68" t="s">
+        <v>210</v>
+      </c>
+      <c r="C16" s="28">
+        <v>2.5</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>211</v>
       </c>
       <c r="F16" s="40"/>
       <c r="G16" s="4">
         <v>4</v>
       </c>
-      <c r="H16" s="23" t="s">
-        <v>244</v>
+      <c r="H16" s="22" t="s">
+        <v>252</v>
       </c>
       <c r="J16" s="71"/>
       <c r="K16" s="12" t="s">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="L16" s="10" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
     </row>
     <row r="17" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B17" s="40"/>
-      <c r="C17" s="4">
-[...3 lines deleted...]
-        <v>169</v>
+      <c r="C17" s="28">
+        <v>3.2</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>212</v>
       </c>
       <c r="F17" s="41"/>
       <c r="G17" s="4">
         <v>5</v>
       </c>
-      <c r="H17" s="23" t="s">
-        <v>244</v>
+      <c r="H17" s="22" t="s">
+        <v>252</v>
       </c>
       <c r="J17" s="35" t="s">
-        <v>289</v>
+        <v>195</v>
       </c>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
     </row>
     <row r="18" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B18" s="41"/>
       <c r="C18" s="4">
-        <v>3.2</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>4</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>213</v>
       </c>
       <c r="F18" s="68" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="G18" s="26">
+        <v>118</v>
+      </c>
+      <c r="G18" s="25">
         <v>2.5</v>
       </c>
-      <c r="H18" s="25" t="s">
-        <v>245</v>
+      <c r="H18" s="24" t="s">
+        <v>253</v>
       </c>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
     </row>
     <row r="19" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B19" s="52" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C19" s="11" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>121</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>214</v>
       </c>
       <c r="F19" s="40"/>
       <c r="G19" s="5">
         <v>3</v>
       </c>
-      <c r="H19" s="25" t="s">
-        <v>197</v>
+      <c r="H19" s="24" t="s">
+        <v>254</v>
       </c>
       <c r="J19" s="69" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="K19" s="12">
         <v>0.8</v>
       </c>
-      <c r="L19" s="23" t="s">
-        <v>291</v>
+      <c r="L19" s="22" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="20" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B20" s="53"/>
       <c r="C20" s="11" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>122</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>215</v>
       </c>
       <c r="F20" s="41"/>
       <c r="G20" s="5">
         <v>4</v>
       </c>
-      <c r="H20" s="25" t="s">
-        <v>182</v>
+      <c r="H20" s="24" t="s">
+        <v>255</v>
       </c>
       <c r="J20" s="70"/>
       <c r="K20" s="12" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>131</v>
+      </c>
+      <c r="L20" s="22" t="s">
+        <v>293</v>
       </c>
     </row>
     <row r="21" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B21" s="54"/>
       <c r="C21" s="11" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>123</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>216</v>
       </c>
       <c r="F21" s="39" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G21" s="5">
         <v>2</v>
       </c>
-      <c r="H21" s="25" t="s">
-        <v>246</v>
+      <c r="H21" s="24" t="s">
+        <v>163</v>
       </c>
       <c r="J21" s="71"/>
       <c r="K21" s="12">
         <v>1.2</v>
       </c>
-      <c r="L21" s="23" t="s">
-        <v>265</v>
+      <c r="L21" s="22" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="22" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B22" s="39" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="C22" s="5">
         <v>2</v>
       </c>
-      <c r="D22" s="17" t="s">
-        <v>223</v>
+      <c r="D22" s="14" t="s">
+        <v>217</v>
       </c>
       <c r="F22" s="40"/>
-      <c r="G22" s="22">
+      <c r="G22" s="21">
         <v>3</v>
       </c>
-      <c r="H22" s="25" t="s">
-        <v>247</v>
+      <c r="H22" s="24" t="s">
+        <v>256</v>
       </c>
       <c r="J22" s="67" t="s">
-        <v>158</v>
+        <v>135</v>
       </c>
       <c r="K22" s="67"/>
       <c r="L22" s="67"/>
     </row>
     <row r="23" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B23" s="40"/>
       <c r="C23" s="5">
         <v>2.5</v>
       </c>
-      <c r="D23" s="17" t="s">
-        <v>224</v>
+      <c r="D23" s="14" t="s">
+        <v>218</v>
       </c>
       <c r="F23" s="40"/>
-      <c r="G23" s="22">
+      <c r="G23" s="21">
         <v>4</v>
       </c>
-      <c r="H23" s="25" t="s">
-        <v>248</v>
+      <c r="H23" s="24" t="s">
+        <v>257</v>
       </c>
       <c r="J23" s="67"/>
       <c r="K23" s="67"/>
       <c r="L23" s="67"/>
     </row>
     <row r="24" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B24" s="40"/>
       <c r="C24" s="5">
         <v>3.2</v>
       </c>
-      <c r="D24" s="17" t="s">
-        <v>225</v>
+      <c r="D24" s="14" t="s">
+        <v>219</v>
       </c>
       <c r="F24" s="41"/>
       <c r="G24" s="5">
         <v>5</v>
       </c>
-      <c r="H24" s="25" t="s">
-        <v>248</v>
+      <c r="H24" s="24" t="s">
+        <v>257</v>
       </c>
       <c r="J24" s="52" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="K24" s="11">
         <v>3</v>
       </c>
-      <c r="L24" s="23" t="s">
-        <v>279</v>
+      <c r="L24" s="22" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="25" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B25" s="41"/>
       <c r="C25" s="5">
         <v>4</v>
       </c>
       <c r="D25" s="24" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="F25" s="58" t="s">
-        <v>311</v>
+        <v>176</v>
       </c>
       <c r="G25" s="59"/>
       <c r="H25" s="60"/>
       <c r="J25" s="54"/>
       <c r="K25" s="11">
         <v>4</v>
       </c>
-      <c r="L25" s="23" t="s">
-        <v>280</v>
+      <c r="L25" s="22" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B26" s="68" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="C26" s="5">
         <v>2.5</v>
       </c>
       <c r="D26" s="14" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="F26" s="61"/>
       <c r="G26" s="62"/>
       <c r="H26" s="63"/>
       <c r="J26" s="35" t="s">
-        <v>151</v>
+        <v>196</v>
       </c>
       <c r="K26" s="35"/>
       <c r="L26" s="35"/>
     </row>
     <row r="27" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B27" s="83"/>
       <c r="C27" s="5">
         <v>3.2</v>
       </c>
       <c r="D27" s="14" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="F27" s="39" t="s">
-        <v>312</v>
+        <v>177</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>313</v>
+        <v>178</v>
       </c>
       <c r="H27" s="14" t="s">
-        <v>314</v>
+        <v>258</v>
       </c>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
     </row>
     <row r="28" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B28" s="4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C28" s="5">
         <v>3.2</v>
       </c>
       <c r="D28" s="14" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F28" s="41"/>
       <c r="G28" s="5" t="s">
-        <v>315</v>
+        <v>179</v>
       </c>
       <c r="H28" s="14" t="s">
-        <v>316</v>
+        <v>259</v>
       </c>
       <c r="J28" s="57" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>102</v>
+      </c>
+      <c r="K28" s="21" t="s">
+        <v>197</v>
       </c>
       <c r="L28" s="14" t="s">
-        <v>258</v>
+        <v>295</v>
       </c>
     </row>
     <row r="29" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B29" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C29" s="5">
         <v>3.2</v>
       </c>
       <c r="D29" s="14" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="F29" s="68" t="s">
-        <v>312</v>
+        <v>177</v>
       </c>
       <c r="G29" s="4" t="s">
-        <v>318</v>
+        <v>180</v>
       </c>
       <c r="H29" s="14" t="s">
-        <v>317</v>
+        <v>260</v>
       </c>
       <c r="J29" s="57"/>
-      <c r="K29" s="11" t="s">
-        <v>121</v>
+      <c r="K29" s="21" t="s">
+        <v>198</v>
       </c>
       <c r="L29" s="10" t="s">
-        <v>259</v>
+        <v>296</v>
       </c>
     </row>
     <row r="30" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B30" s="4" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C30" s="5">
         <v>3.2</v>
       </c>
       <c r="D30" s="14" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="F30" s="40"/>
-      <c r="G30" s="20" t="s">
-        <v>319</v>
+      <c r="G30" s="19" t="s">
+        <v>181</v>
       </c>
       <c r="H30" s="14" t="s">
-        <v>320</v>
+        <v>261</v>
       </c>
       <c r="J30" s="57"/>
-      <c r="K30" s="5" t="s">
-[...3 lines deleted...]
-        <v>260</v>
+      <c r="K30" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="L30" s="14" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="31" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B31" s="52" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C31" s="11" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="D31" s="14" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="F31" s="41"/>
       <c r="G31" s="4" t="s">
-        <v>321</v>
+        <v>182</v>
       </c>
       <c r="H31" s="14" t="s">
-        <v>322</v>
+        <v>262</v>
       </c>
       <c r="J31" s="57"/>
-      <c r="K31" s="5" t="s">
-        <v>123</v>
+      <c r="K31" s="21" t="s">
+        <v>200</v>
       </c>
       <c r="L31" s="14" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
     </row>
     <row r="32" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B32" s="54"/>
       <c r="C32" s="11" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="D32" s="14" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="F32" s="58" t="s">
-        <v>184</v>
+        <v>146</v>
       </c>
       <c r="G32" s="59"/>
       <c r="H32" s="60"/>
       <c r="J32" s="64" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="K32" s="11" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="L32" s="14" t="s">
-        <v>262</v>
+        <v>202</v>
       </c>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B33" s="4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C33" s="11">
         <v>3.2</v>
       </c>
       <c r="D33" s="14" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="F33" s="61"/>
       <c r="G33" s="62"/>
       <c r="H33" s="63"/>
       <c r="J33" s="65"/>
       <c r="K33" s="11" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="L33" s="14" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B34" s="39" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C34" s="5">
         <v>3.2</v>
       </c>
       <c r="D34" s="14" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="F34" s="68" t="s">
-        <v>185</v>
+        <v>147</v>
       </c>
       <c r="G34" s="5">
         <v>3</v>
       </c>
       <c r="H34" s="14" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="J34" s="65"/>
       <c r="K34" s="11" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="L34" s="14" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B35" s="41"/>
       <c r="C35" s="5">
         <v>4</v>
       </c>
       <c r="D35" s="14" t="s">
-        <v>234</v>
+        <v>158</v>
       </c>
       <c r="F35" s="41"/>
       <c r="G35" s="5">
         <v>4</v>
       </c>
       <c r="H35" s="14" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="J35" s="65"/>
       <c r="K35" s="5">
         <v>2</v>
       </c>
       <c r="L35" s="14" t="s">
-        <v>263</v>
+        <v>301</v>
       </c>
     </row>
     <row r="36" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B36" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C36" s="5">
         <v>4</v>
       </c>
       <c r="D36" s="14" t="s">
-        <v>171</v>
+        <v>141</v>
       </c>
       <c r="F36" s="39" t="s">
-        <v>186</v>
+        <v>148</v>
       </c>
       <c r="G36" s="5">
         <v>3</v>
       </c>
       <c r="H36" s="14" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="J36" s="65"/>
       <c r="K36" s="11" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="L36" s="14" t="s">
-        <v>176</v>
+        <v>302</v>
       </c>
     </row>
     <row r="37" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B37" s="39" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C37" s="5">
         <v>2.5</v>
       </c>
       <c r="D37" s="14" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="F37" s="41"/>
       <c r="G37" s="5">
         <v>4</v>
       </c>
       <c r="H37" s="14" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="J37" s="66"/>
       <c r="K37" s="5">
         <v>6.5</v>
       </c>
-      <c r="L37" s="17" t="s">
-        <v>264</v>
+      <c r="L37" s="14" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="38" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B38" s="41"/>
       <c r="C38" s="4">
         <v>3.2</v>
       </c>
       <c r="D38" s="14" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="F38" s="35" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="J38" s="79" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K38" s="5">
         <v>1.6</v>
       </c>
       <c r="L38" s="14" t="s">
-        <v>265</v>
+        <v>302</v>
       </c>
     </row>
     <row r="39" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B39" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C39" s="5">
         <v>3.2</v>
       </c>
       <c r="D39" s="14" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="F39" s="35"/>
       <c r="G39" s="35"/>
       <c r="H39" s="35"/>
       <c r="J39" s="79"/>
       <c r="K39" s="5">
         <v>3.2</v>
       </c>
       <c r="L39" s="14" t="s">
-        <v>266</v>
+        <v>304</v>
       </c>
     </row>
     <row r="40" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B40" s="39" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C40" s="4">
         <v>2.4</v>
       </c>
       <c r="D40" s="14" t="s">
-        <v>238</v>
+        <v>159</v>
       </c>
       <c r="F40" s="39" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>17</v>
+      </c>
+      <c r="G40" s="27" t="s">
+        <v>189</v>
       </c>
       <c r="H40" s="14" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="J40" s="79"/>
       <c r="K40" s="5">
         <v>7</v>
       </c>
       <c r="L40" s="14" t="s">
-        <v>267</v>
+        <v>305</v>
       </c>
     </row>
     <row r="41" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B41" s="41"/>
       <c r="C41" s="4">
         <v>3.2</v>
       </c>
       <c r="D41" s="14" t="s">
-        <v>239</v>
+        <v>160</v>
       </c>
       <c r="F41" s="40"/>
       <c r="G41" s="13" t="s">
-        <v>193</v>
+        <v>150</v>
       </c>
       <c r="H41" s="14" t="s">
-        <v>194</v>
+        <v>267</v>
       </c>
       <c r="J41" s="57" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="K41" s="5">
         <v>2</v>
       </c>
       <c r="L41" s="14" t="s">
-        <v>268</v>
+        <v>306</v>
       </c>
     </row>
     <row r="42" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B42" s="58" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="C42" s="59"/>
       <c r="D42" s="60"/>
       <c r="F42" s="41"/>
       <c r="G42" s="1" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="H42" s="14" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="J42" s="57"/>
       <c r="K42" s="5">
         <v>3.2</v>
       </c>
       <c r="L42" s="14" t="s">
-        <v>269</v>
+        <v>187</v>
       </c>
     </row>
     <row r="43" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B43" s="61"/>
       <c r="C43" s="62"/>
       <c r="D43" s="63"/>
       <c r="F43" s="56" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G43" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H43" s="14" t="s">
-        <v>174</v>
+        <v>269</v>
       </c>
       <c r="J43" s="57"/>
       <c r="K43" s="5">
         <v>7</v>
       </c>
       <c r="L43" s="14" t="s">
-        <v>109</v>
+        <v>307</v>
       </c>
     </row>
     <row r="44" spans="2:12" x14ac:dyDescent="0.2">
-      <c r="B44" s="28" t="s">
-        <v>208</v>
+      <c r="B44" s="27" t="s">
+        <v>155</v>
       </c>
       <c r="C44" s="11">
         <v>4</v>
       </c>
       <c r="D44" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="F44" s="56"/>
+      <c r="G44" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="H44" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="J44" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="K44" s="11" t="s">
         <v>203</v>
       </c>
-      <c r="F44" s="56"/>
-[...11 lines deleted...]
-      </c>
       <c r="L44" s="14" t="s">
-        <v>270</v>
+        <v>308</v>
       </c>
     </row>
     <row r="45" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B45" s="52" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="C45" s="11">
         <v>2</v>
       </c>
       <c r="D45" s="14" t="s">
-        <v>205</v>
+        <v>234</v>
       </c>
       <c r="F45" s="56"/>
       <c r="G45" s="1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>114</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>271</v>
       </c>
       <c r="J45" s="53"/>
-      <c r="K45" s="5">
-        <v>2.5</v>
+      <c r="K45" s="21" t="s">
+        <v>204</v>
       </c>
       <c r="L45" s="14" t="s">
-        <v>271</v>
+        <v>309</v>
       </c>
     </row>
     <row r="46" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B46" s="53"/>
       <c r="C46" s="5">
         <v>2.5</v>
       </c>
       <c r="D46" s="14" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="F46" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="G46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" s="14" t="s">
-        <v>195</v>
+        <v>272</v>
       </c>
       <c r="J46" s="53"/>
-      <c r="K46" s="5">
-        <v>3.2</v>
+      <c r="K46" s="21" t="s">
+        <v>205</v>
       </c>
       <c r="L46" s="14" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B47" s="54"/>
       <c r="C47" s="5">
         <v>3</v>
       </c>
       <c r="D47" s="14" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
       <c r="F47" s="57"/>
       <c r="G47" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H47" s="14" t="s">
-        <v>195</v>
+        <v>272</v>
       </c>
       <c r="J47" s="54"/>
       <c r="K47" s="5">
         <v>7</v>
       </c>
       <c r="L47" s="14" t="s">
-        <v>189</v>
+        <v>310</v>
       </c>
     </row>
     <row r="48" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B48" s="52" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C48" s="5">
         <v>3</v>
       </c>
       <c r="D48" s="14" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="F48" s="57"/>
       <c r="G48" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H48" s="14" t="s">
-        <v>195</v>
+        <v>272</v>
       </c>
       <c r="J48" s="81" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="K48" s="81"/>
       <c r="L48" s="14" t="s">
-        <v>268</v>
+        <v>307</v>
       </c>
     </row>
     <row r="49" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B49" s="54"/>
       <c r="C49" s="11">
         <v>4</v>
       </c>
       <c r="D49" s="14" t="s">
-        <v>210</v>
+        <v>237</v>
       </c>
       <c r="F49" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="G49" s="11" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="H49" s="24" t="s">
+        <v>273</v>
       </c>
       <c r="J49" s="81" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="K49" s="81"/>
       <c r="L49" s="14" t="s">
-        <v>218</v>
+        <v>311</v>
       </c>
     </row>
     <row r="50" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B50" s="52" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="5">
         <v>2.5</v>
       </c>
       <c r="D50" s="14" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>239</v>
+      </c>
+      <c r="F50" s="26" t="s">
+        <v>24</v>
       </c>
       <c r="G50" s="11" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>145</v>
+      </c>
+      <c r="H50" s="14" t="s">
+        <v>274</v>
       </c>
       <c r="J50" s="81" t="s">
-        <v>91</v>
+        <v>206</v>
       </c>
       <c r="K50" s="81"/>
       <c r="L50" s="14" t="s">
-        <v>272</v>
+        <v>312</v>
       </c>
     </row>
     <row r="51" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B51" s="53"/>
       <c r="C51" s="5">
         <v>3</v>
       </c>
       <c r="D51" s="14" t="s">
-        <v>177</v>
+        <v>240</v>
       </c>
       <c r="F51" s="35" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="G51" s="35"/>
       <c r="H51" s="35"/>
       <c r="J51" s="80" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K51" s="80"/>
       <c r="L51" s="14" t="s">
-        <v>112</v>
+        <v>313</v>
       </c>
     </row>
     <row r="52" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B52" s="54"/>
       <c r="C52" s="5">
         <v>4</v>
       </c>
       <c r="D52" s="14" t="s">
-        <v>178</v>
+        <v>241</v>
       </c>
       <c r="F52" s="35"/>
       <c r="G52" s="35"/>
       <c r="H52" s="35"/>
       <c r="J52" s="80" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="K52" s="80"/>
       <c r="L52" s="14" t="s">
-        <v>167</v>
+        <v>314</v>
       </c>
     </row>
     <row r="53" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B53" s="1" t="s">
-        <v>159</v>
+        <v>136</v>
       </c>
       <c r="C53" s="5">
         <v>0.8</v>
       </c>
-      <c r="D53" s="25" t="s">
-        <v>179</v>
+      <c r="D53" s="24" t="s">
+        <v>144</v>
       </c>
       <c r="F53" s="50" t="s">
-        <v>198</v>
+        <v>151</v>
       </c>
       <c r="G53" s="43"/>
       <c r="H53" s="14" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="J53" s="80" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K53" s="80"/>
       <c r="L53" s="14" t="s">
-        <v>148</v>
+        <v>315</v>
       </c>
     </row>
     <row r="54" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B54" s="1" t="s">
-        <v>159</v>
+        <v>136</v>
       </c>
       <c r="C54" s="11" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>105</v>
+      </c>
+      <c r="D54" s="22" t="s">
+        <v>124</v>
       </c>
       <c r="F54" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="G54" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="G54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H54" s="14" t="s">
-        <v>199</v>
+        <v>276</v>
       </c>
       <c r="J54" s="80" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K54" s="80"/>
       <c r="L54" s="14" t="s">
-        <v>168</v>
+        <v>316</v>
       </c>
     </row>
     <row r="55" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B55" s="44" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C55" s="45"/>
       <c r="D55" s="46"/>
       <c r="F55" s="40"/>
       <c r="G55" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="H55" s="14" t="s">
-        <v>199</v>
+        <v>152</v>
       </c>
       <c r="J55" s="80" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K55" s="80"/>
       <c r="L55" s="14" t="s">
-        <v>149</v>
+        <v>317</v>
       </c>
     </row>
     <row r="56" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B56" s="47"/>
       <c r="C56" s="48"/>
       <c r="D56" s="49"/>
       <c r="F56" s="41"/>
       <c r="G56" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H56" s="14" t="s">
-        <v>200</v>
+        <v>277</v>
       </c>
       <c r="J56" s="80" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="K56" s="80"/>
       <c r="L56" s="14" t="s">
-        <v>150</v>
+        <v>318</v>
       </c>
     </row>
     <row r="57" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B57" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C57" s="1"/>
-      <c r="D57" s="25" t="s">
-        <v>180</v>
+      <c r="D57" s="24" t="s">
+        <v>120</v>
       </c>
       <c r="F57" s="33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G57" s="15" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>34</v>
+      </c>
+      <c r="H57" s="14" t="s">
+        <v>190</v>
       </c>
       <c r="J57" s="36" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="L57" s="14" t="s">
-        <v>188</v>
+        <v>319</v>
       </c>
     </row>
     <row r="58" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B58" s="44" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C58" s="45"/>
       <c r="D58" s="46"/>
       <c r="F58" s="51"/>
       <c r="G58" s="5" t="s">
-        <v>256</v>
+        <v>164</v>
       </c>
       <c r="H58" s="14" t="s">
-        <v>255</v>
+        <v>278</v>
       </c>
       <c r="J58" s="37"/>
       <c r="K58" s="5" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="L58" s="14" t="s">
-        <v>273</v>
+        <v>320</v>
       </c>
     </row>
     <row r="59" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B59" s="47"/>
       <c r="C59" s="48"/>
       <c r="D59" s="49"/>
       <c r="F59" s="34"/>
       <c r="G59" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>35</v>
+      </c>
+      <c r="H59" s="14" t="s">
+        <v>279</v>
       </c>
       <c r="J59" s="38"/>
       <c r="K59" s="5" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L59" s="14" t="s">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="60" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B60" s="39" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C60" s="4">
         <v>1.6</v>
       </c>
       <c r="D60" s="14" t="s">
-        <v>211</v>
+        <v>242</v>
       </c>
       <c r="F60" s="33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H60" s="14" t="s">
-        <v>295</v>
+        <v>166</v>
       </c>
       <c r="J60" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="K60" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="K60" s="5" t="s">
-[...3 lines deleted...]
-        <v>109</v>
+      <c r="L60" s="14" t="s">
+        <v>307</v>
       </c>
     </row>
     <row r="61" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B61" s="40"/>
       <c r="C61" s="4">
         <v>2</v>
       </c>
       <c r="D61" s="14" t="s">
-        <v>212</v>
+        <v>243</v>
       </c>
       <c r="F61" s="34"/>
       <c r="G61" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H61" s="14" t="s">
-        <v>265</v>
+        <v>166</v>
       </c>
       <c r="J61" s="37"/>
       <c r="K61" s="5" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>65</v>
+      </c>
+      <c r="L61" s="14" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="62" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B62" s="40"/>
       <c r="C62" s="4">
         <v>2.4</v>
       </c>
       <c r="D62" s="14" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="F62" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="G62" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="G62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H62" s="14" t="s">
-        <v>295</v>
+        <v>166</v>
       </c>
       <c r="J62" s="38"/>
       <c r="K62" s="5" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>66</v>
+      </c>
+      <c r="L62" s="14" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="63" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B63" s="41"/>
       <c r="C63" s="4">
         <v>3.2</v>
       </c>
       <c r="D63" s="14" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="F63" s="34"/>
       <c r="G63" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H63" s="14" t="s">
-        <v>265</v>
+        <v>166</v>
       </c>
       <c r="J63" s="75" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>67</v>
+      </c>
+      <c r="L63" s="14" t="s">
+        <v>307</v>
       </c>
     </row>
     <row r="64" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B64" s="39" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C64" s="4">
         <v>1.2</v>
       </c>
       <c r="D64" s="14" t="s">
-        <v>162</v>
+        <v>244</v>
       </c>
       <c r="F64" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="G64" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="G64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H64" s="14" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="J64" s="76"/>
       <c r="K64" s="11" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>68</v>
+      </c>
+      <c r="L64" s="14" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="65" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B65" s="40"/>
       <c r="C65" s="4">
         <v>1.6</v>
       </c>
       <c r="D65" s="14" t="s">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="F65" s="34"/>
       <c r="G65" s="5" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H65" s="14" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="J65" s="77"/>
       <c r="K65" s="5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>69</v>
+      </c>
+      <c r="L65" s="14" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="66" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B66" s="40"/>
       <c r="C66" s="5">
         <v>2</v>
       </c>
       <c r="D66" s="14" t="s">
-        <v>215</v>
+        <v>245</v>
       </c>
       <c r="F66" s="33" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G66" s="15" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>93</v>
+      </c>
+      <c r="H66" s="24" t="s">
+        <v>127</v>
       </c>
       <c r="J66" s="78" t="s">
+        <v>70</v>
+      </c>
+      <c r="K66" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="K66" s="5" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="L66" s="14" t="s">
+        <v>325</v>
       </c>
     </row>
     <row r="67" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B67" s="40"/>
       <c r="C67" s="5">
         <v>2.4</v>
       </c>
       <c r="D67" s="14" t="s">
-        <v>216</v>
+        <v>246</v>
       </c>
       <c r="F67" s="34"/>
-      <c r="G67" s="19" t="s">
-[...3 lines deleted...]
-        <v>164</v>
+      <c r="G67" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="H67" s="24" t="s">
+        <v>139</v>
       </c>
       <c r="J67" s="78"/>
       <c r="K67" s="5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="L67" s="14" t="s">
-        <v>130</v>
+        <v>325</v>
       </c>
     </row>
     <row r="68" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B68" s="41"/>
       <c r="C68" s="5">
         <v>3.2</v>
       </c>
       <c r="D68" s="14" t="s">
-        <v>217</v>
+        <v>156</v>
       </c>
       <c r="F68" s="33" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G68" s="15" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>94</v>
+      </c>
+      <c r="H68" s="24" t="s">
+        <v>140</v>
       </c>
       <c r="J68" s="78"/>
       <c r="K68" s="5" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>73</v>
+      </c>
+      <c r="L68" s="14" t="s">
+        <v>326</v>
       </c>
     </row>
     <row r="69" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B69" s="35" t="s">
-        <v>303</v>
+        <v>170</v>
       </c>
       <c r="C69" s="35"/>
       <c r="D69" s="35"/>
       <c r="F69" s="34"/>
       <c r="G69" s="15" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>95</v>
+      </c>
+      <c r="H69" s="23" t="s">
+        <v>169</v>
       </c>
       <c r="J69" s="80" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="K69" s="80"/>
-      <c r="L69" s="17" t="s">
-        <v>192</v>
+      <c r="L69" s="14" t="s">
+        <v>327</v>
       </c>
     </row>
     <row r="70" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B70" s="35"/>
       <c r="C70" s="35"/>
       <c r="D70" s="35"/>
       <c r="F70" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G70" s="15" t="s">
-        <v>299</v>
+        <v>280</v>
       </c>
       <c r="H70" s="24" t="s">
-        <v>301</v>
+        <v>192</v>
       </c>
       <c r="J70" s="80" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K70" s="80"/>
-      <c r="L70" s="17" t="s">
-        <v>191</v>
+      <c r="L70" s="14" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="71" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B71" s="36" t="s">
-        <v>304</v>
+        <v>171</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>305</v>
+        <v>172</v>
       </c>
       <c r="D71" s="14" t="s">
-        <v>240</v>
+        <v>161</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G71" s="15" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="H71" s="24" t="s">
-        <v>166</v>
+        <v>191</v>
       </c>
       <c r="J71" s="67" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K71" s="67"/>
       <c r="L71" s="67"/>
     </row>
     <row r="72" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B72" s="37"/>
       <c r="C72" s="5" t="s">
-        <v>306</v>
+        <v>173</v>
       </c>
       <c r="D72" s="14" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="F72" s="42" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="G72" s="43"/>
-      <c r="H72" s="25" t="s">
-        <v>253</v>
+      <c r="H72" s="24" t="s">
+        <v>194</v>
       </c>
       <c r="J72" s="67"/>
       <c r="K72" s="67"/>
       <c r="L72" s="67"/>
     </row>
     <row r="73" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B73" s="37"/>
       <c r="C73" s="5" t="s">
-        <v>307</v>
+        <v>174</v>
       </c>
       <c r="D73" s="14" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>248</v>
+      </c>
+      <c r="F73" s="42" t="s">
+        <v>283</v>
       </c>
       <c r="G73" s="43"/>
-      <c r="H73" s="25" t="s">
-        <v>298</v>
+      <c r="H73" s="24" t="s">
+        <v>193</v>
       </c>
       <c r="J73" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="K73" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="K73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L73" s="14" t="s">
-        <v>275</v>
+        <v>329</v>
       </c>
     </row>
     <row r="74" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B74" s="38"/>
       <c r="C74" s="5" t="s">
-        <v>308</v>
+        <v>175</v>
       </c>
       <c r="D74" s="14" t="s">
-        <v>310</v>
+        <v>186</v>
       </c>
       <c r="F74" s="55" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="G74" s="43"/>
       <c r="H74" s="14"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="L74" s="14" t="s">
-        <v>275</v>
+        <v>329</v>
       </c>
     </row>
     <row r="75" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B75" s="35" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="C75" s="35"/>
       <c r="D75" s="35"/>
       <c r="F75" s="42" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="G75" s="43"/>
       <c r="H75" s="14" t="s">
-        <v>201</v>
+        <v>284</v>
       </c>
       <c r="J75" s="50" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="K75" s="43"/>
-      <c r="L75" s="17" t="s">
-        <v>276</v>
+      <c r="L75" s="14" t="s">
+        <v>330</v>
       </c>
     </row>
     <row r="76" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B76" s="35"/>
       <c r="C76" s="35"/>
       <c r="D76" s="35"/>
       <c r="F76" s="42" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="G76" s="43"/>
       <c r="H76" s="14" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="J76" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="K76" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>86</v>
+      </c>
+      <c r="L76" s="14" t="s">
+        <v>327</v>
       </c>
     </row>
     <row r="77" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B77" s="29" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>142</v>
+      </c>
+      <c r="C77" s="20" t="s">
+        <v>162</v>
       </c>
       <c r="D77" s="14" t="s">
-        <v>284</v>
+        <v>249</v>
       </c>
       <c r="F77" s="42" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="G77" s="43"/>
       <c r="H77" s="14" t="s">
-        <v>202</v>
+        <v>285</v>
       </c>
       <c r="J77" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="K77" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="K77" s="4" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="L77" s="14" t="s">
+        <v>271</v>
       </c>
     </row>
     <row r="78" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B78" s="30"/>
       <c r="C78" s="11" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="D78" s="14" t="s">
-        <v>285</v>
+        <v>250</v>
       </c>
       <c r="F78" s="42" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="G78" s="43"/>
       <c r="H78" s="14" t="s">
-        <v>196</v>
+        <v>286</v>
       </c>
       <c r="J78" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="K78" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="K78" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L78" s="14" t="s">
-        <v>278</v>
+        <v>149</v>
       </c>
     </row>
     <row r="80" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="31" t="s">
-        <v>160</v>
+        <v>287</v>
       </c>
       <c r="C80" s="31"/>
       <c r="D80" s="31"/>
       <c r="E80" s="31"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
       <c r="J80" s="31"/>
       <c r="K80" s="31"/>
       <c r="L80" s="31"/>
     </row>
     <row r="81" spans="2:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="31"/>
       <c r="C81" s="31"/>
       <c r="D81" s="31"/>
       <c r="E81" s="31"/>
       <c r="F81" s="31"/>
       <c r="G81" s="31"/>
       <c r="H81" s="31"/>
       <c r="I81" s="31"/>
       <c r="J81" s="31"/>
       <c r="K81" s="31"/>
       <c r="L81" s="31"/>
     </row>
     <row r="82" spans="2:12" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="8"/>
       <c r="C82" s="8"/>
       <c r="D82" s="8"/>
       <c r="E82" s="8"/>
       <c r="I82" s="8"/>
       <c r="J82" s="8"/>
       <c r="K82" s="8"/>
       <c r="L82" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="UA2kACHMs3/dWv5aDN8Qreh0UyOXnplhw5fJV/X5N55my2SnE9S3VlIeyiXOhHumb5i7AtEq5hvWG/Vb/R5JuQ==" saltValue="1/NOeAdKDDdUdcscYmijZA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="mYcVpxSaegN3nJYdrUb8wdncN7W2Sx74Gm9bkXYrAFS6Upii6Vtwq3Obxk0HHOcGJyLnqHCjJwzBorQXwdZ7PA==" saltValue="YgJP+4oOPoAagsIjuUyGIQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="90">
     <mergeCell ref="F77:G77"/>
     <mergeCell ref="F78:G78"/>
     <mergeCell ref="B9:L9"/>
     <mergeCell ref="J69:K69"/>
     <mergeCell ref="J70:K70"/>
     <mergeCell ref="J71:L72"/>
     <mergeCell ref="J48:K48"/>
     <mergeCell ref="J49:K49"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="J53:K53"/>
     <mergeCell ref="J54:K54"/>
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="J13:L13"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="J75:K75"/>
     <mergeCell ref="J60:J62"/>
     <mergeCell ref="J63:J65"/>
     <mergeCell ref="J66:J68"/>
     <mergeCell ref="J14:J16"/>
     <mergeCell ref="J38:J40"/>