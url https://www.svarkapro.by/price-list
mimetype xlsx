--- v1 (2026-06-20)
+++ v2 (2026-08-09)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20827"/>
   <workbookPr showInkAnnotation="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sk\Desktop\ПРАЙС НА ОТПРАВКУ\Сергей Климович\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\UserPC\Desktop\ПРАЙС НА ОТПРАВКУ\Сергей Климович\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C939611-F32D-4E21-A1F6-6A615D3C7D66}" xr6:coauthVersionLast="37" xr6:coauthVersionMax="37" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="fJVpO51Ll5iYgMY3JvtTd18lFcIFB2qA6LIz4okskDkaDAl7GDRIMHj29WNyjYO1JGInLteDsZs4aeBTyZYVhA==" workbookSaltValue="2/0fOkqJpSJXKsbYO2UOFA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" firstSheet="2" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17625" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Лист3!$A$1:$M$83</definedName>
   </definedNames>
   <calcPr calcId="80000" refMode="R1C1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="331">
   <si>
     <t>Марка электродов</t>
   </si>
   <si>
     <t>Диаметр, мм</t>
@@ -424,75 +425,57 @@
       <t xml:space="preserve">   www.mdfkl.by; E-mail:ck@mdfkl.by</t>
     </r>
   </si>
   <si>
     <t>БКО-50-12.5</t>
   </si>
   <si>
     <t>125 КЛТ2 P40</t>
   </si>
   <si>
     <t xml:space="preserve">Savage A40 </t>
   </si>
   <si>
     <t>ОК 61.30</t>
   </si>
   <si>
     <t>ОК 61.85</t>
   </si>
   <si>
     <t>ОК 48P</t>
   </si>
   <si>
     <t>OK 46.00</t>
   </si>
   <si>
-    <t>8.12 р</t>
-[...4 lines deleted...]
-  <si>
     <t>2,5(РФ)</t>
   </si>
   <si>
     <t>3,2(РФ)</t>
   </si>
   <si>
     <t>4,0(РФ)</t>
-  </si>
-[...10 lines deleted...]
-    <t>75.99 р</t>
   </si>
   <si>
     <t xml:space="preserve">Сварочное оборудование HUGONG ,Китай </t>
   </si>
   <si>
     <t>MP3 ESAB</t>
   </si>
   <si>
     <t>DEKA ER70S-6 (СВ08Г2С) (омедн.)</t>
   </si>
   <si>
     <t>1.0</t>
   </si>
   <si>
     <t>1,0(ЦЕНА!!!)</t>
   </si>
   <si>
     <t>1.2 (ЦЕНА!!!)</t>
   </si>
   <si>
     <t>ПРОВОЛОКА СВАРОЧНАЯ DEKA (Китай)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ЭЛЕКТРОДЫ СВАРОЧНЫЕ </t>
@@ -506,661 +489,679 @@
         <charset val="204"/>
       </rPr>
       <t>КОНТИНЕНТ</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>, "МОНОЛИТ-ПЛАЗМАТЕК"</t>
     </r>
   </si>
   <si>
     <t>BMW 308 LSI</t>
   </si>
   <si>
     <t>ОФИС/СКЛАД/МАГАЗИН/СЕРВИС: 220014, г.Минск, ул. Попова,26, офис 11 с 8-30 до 17-30</t>
   </si>
   <si>
     <t>125x7.0 GRINDPOWER III (как 3M)</t>
   </si>
   <si>
-    <t>60.99 р</t>
-[...7 lines deleted...]
-  <si>
     <t>Инвертор MMA+MIG</t>
   </si>
   <si>
     <t>EXTREMIG 200</t>
   </si>
   <si>
-    <t>39.44 р</t>
-[...1 lines deleted...]
-  <si>
     <t>TIG BASIC</t>
   </si>
   <si>
     <t>Электроды сварочные МЭЗ Светлогорск</t>
   </si>
   <si>
     <t xml:space="preserve">МР3 УЛЬТРА </t>
   </si>
   <si>
     <t>МР3 ЛЮКС</t>
   </si>
   <si>
-    <t>26.64 р</t>
-[...1 lines deleted...]
-  <si>
     <t>SENTINEL А60</t>
   </si>
   <si>
     <t xml:space="preserve"> Паста WONDER STAIN-O-KLEAN</t>
   </si>
   <si>
-    <t>39.99 р</t>
-[...1 lines deleted...]
-  <si>
     <t>59.99 р</t>
   </si>
   <si>
     <t>Монолит РЦ</t>
   </si>
   <si>
     <t xml:space="preserve">  T-590 </t>
   </si>
   <si>
-    <t>57.99 р</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentinel A60</t>
   </si>
   <si>
-    <t>46.99 р</t>
-[...10 lines deleted...]
-  <si>
     <t>ESTICK 200 ED</t>
   </si>
   <si>
-    <t>11.95 р</t>
-[...1 lines deleted...]
-  <si>
     <t>ABIGATOR 50</t>
   </si>
   <si>
-    <t>7.69 р</t>
-[...13 lines deleted...]
-  <si>
     <t>ВОЛЬФРАМОВЫЕ ЭЛЕКТРОДЫ ABCIOR+ESAB</t>
   </si>
   <si>
     <t xml:space="preserve"> E3+WL15 лиловый (универсальный)</t>
   </si>
   <si>
     <t>1,6 E3</t>
   </si>
   <si>
     <t>2 E3</t>
   </si>
   <si>
     <t>2,4 WL15</t>
   </si>
   <si>
     <t>3,2 WL15</t>
   </si>
   <si>
     <t xml:space="preserve"> Лучшие маски сварщика TECMEN (Китай)</t>
   </si>
   <si>
     <t xml:space="preserve">TECMEN </t>
   </si>
   <si>
     <t>615J</t>
   </si>
   <si>
     <t>735S</t>
   </si>
   <si>
     <t xml:space="preserve">730S </t>
   </si>
   <si>
     <t>820SG</t>
   </si>
   <si>
     <t>TM 1000</t>
   </si>
   <si>
     <t>Официальный дистрибьютор в РБ следующих групп и компаний: ESAB, HUGONG, DEKA, GLOBE, ABIСOR BINZEL, KOBELCO , ЛУГА ,HTW , Optrel , KRASS, TECMEN, CUTOP</t>
   </si>
   <si>
     <t xml:space="preserve"> Наша организация прошла первые 25 лет, все это время мы занимаемся поставкой сварочных материалов. ОПЫТ ЕСТЬ!</t>
   </si>
   <si>
     <t>Электроды сварочные МОНОЛИТ (PLASMATEC)</t>
   </si>
   <si>
-    <t>19.55 р</t>
-[...7 lines deleted...]
-  <si>
     <t>Sword F11</t>
   </si>
   <si>
-    <t>23.50 р</t>
-[...13 lines deleted...]
-  <si>
     <t>ПРОВОЛОКА СВАРОЧНАЯ СВАРСИТИ</t>
   </si>
   <si>
     <t>АБРАЗИВНЫЕ КРУГИ GLOBE/BINIC</t>
   </si>
   <si>
     <t>1 (BINIC эконом )</t>
   </si>
   <si>
     <t>1.3 (BINIC эконом)</t>
   </si>
   <si>
     <t>1(BINIC CERAMIC)</t>
   </si>
   <si>
     <t>1.3 BINIC CERAMIC</t>
   </si>
   <si>
-    <t>2.50 р</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">2,0 BINIC эконом </t>
   </si>
   <si>
     <t>2.0 BINIC CERAMIC</t>
   </si>
   <si>
     <t>2,0 GLOBE ZAC</t>
   </si>
   <si>
     <t>350х3,0х25,4</t>
   </si>
   <si>
-    <t>СПЕЦ Прайс действует с 01.05.2026 г. Цены указаны без НДС, на условиях предоплаты 100%</t>
-[...7 lines deleted...]
-  <si>
     <t>ОК GOLDROX</t>
   </si>
   <si>
-    <t>26.24 р.</t>
-[...4 lines deleted...]
-  <si>
     <t>22.59 р.</t>
   </si>
   <si>
     <t>20.88 р.</t>
   </si>
   <si>
-    <t>19.42 р.</t>
-[...109 lines deleted...]
-  <si>
     <t>6.74 р</t>
   </si>
   <si>
-    <t>14.85 р</t>
-[...79 lines deleted...]
-  <si>
     <t>БАО-5 РЕДИУС</t>
   </si>
   <si>
     <t>УР-6 РЕДИУС</t>
   </si>
   <si>
     <t>Резак "РЕДИУС" 100 мм</t>
   </si>
   <si>
     <t>Резак "РЕДИУС" 300 мм</t>
-  </si>
-[...7 lines deleted...]
-    <t>3.13 р</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">       Также у нас Вы можете приобрести сварочные аппараты фирмы ESAB и запчасти к ним . На сварочные аппараты</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> наша компания предоставляет гарантию 36 мес.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Имеется свой сервисный центр.                                                                                                                                                                                                                                                                                                                                                                 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>Аккредитованы на Белорусской универсальной товарной бирже.</t>
     </r>
   </si>
   <si>
-    <t>5.34 р</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve"> ER70S-6 (СВ08Г2С) (омедн.)</t>
   </si>
   <si>
-    <t>4.97 р</t>
-[...19 lines deleted...]
-  <si>
     <t>4.08 р</t>
   </si>
   <si>
-    <t>4.18 р</t>
-[...13 lines deleted...]
-  <si>
     <t>8.07 р</t>
   </si>
   <si>
-    <t>6.28 р</t>
-[...25 lines deleted...]
-  <si>
     <t>20.69 р</t>
   </si>
   <si>
-    <t>31.08 р</t>
-[...13 lines deleted...]
-  <si>
     <t>8.50 р</t>
   </si>
   <si>
-    <t>8.55 р</t>
-[...1 lines deleted...]
-  <si>
     <t>8.52 р</t>
   </si>
   <si>
-    <t>8.59 р</t>
-[...10 lines deleted...]
-  <si>
     <t>27.97 р</t>
   </si>
   <si>
-    <t>2.58 р</t>
-[...2 lines deleted...]
-    <t>9.43 р</t>
+    <t>СПЕЦ Прайс действует с 01.08.2026 г. Цены указаны без НДС, на условиях предоплаты 100%</t>
+  </si>
+  <si>
+    <t>15.99 р.</t>
+  </si>
+  <si>
+    <t>15.70 р.</t>
+  </si>
+  <si>
+    <t>27.55 р.</t>
+  </si>
+  <si>
+    <t>24.24 р.</t>
+  </si>
+  <si>
+    <t>23.71 р.</t>
+  </si>
+  <si>
+    <t>18.02 р.</t>
+  </si>
+  <si>
+    <t>115.25 р.</t>
+  </si>
+  <si>
+    <t>108.04 р.</t>
+  </si>
+  <si>
+    <t>104.74 р.</t>
+  </si>
+  <si>
+    <t>81.58 р.</t>
+  </si>
+  <si>
+    <t>120.50 р</t>
+  </si>
+  <si>
+    <t>127.95 р</t>
+  </si>
+  <si>
+    <t>143.99 р</t>
+  </si>
+  <si>
+    <t>115.25 р</t>
+  </si>
+  <si>
+    <t>134.01 р</t>
+  </si>
+  <si>
+    <t>25.34 р</t>
+  </si>
+  <si>
+    <t>24.25 р</t>
+  </si>
+  <si>
+    <t>67.18 р</t>
+  </si>
+  <si>
+    <t>37.35 р</t>
+  </si>
+  <si>
+    <t>49.33 р</t>
+  </si>
+  <si>
+    <t>192.72 р</t>
+  </si>
+  <si>
+    <t>329.95 р</t>
+  </si>
+  <si>
+    <t>318,45 р</t>
+  </si>
+  <si>
+    <t>355.66 р</t>
+  </si>
+  <si>
+    <t>389.99 р</t>
+  </si>
+  <si>
+    <t>372.99 р</t>
+  </si>
+  <si>
+    <t>23.00р</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.99 р </t>
+  </si>
+  <si>
+    <t>18.67 р</t>
+  </si>
+  <si>
+    <t>16.57 p</t>
+  </si>
+  <si>
+    <t>58.24 р</t>
+  </si>
+  <si>
+    <t>51.66 р</t>
+  </si>
+  <si>
+    <t>10.99 р</t>
+  </si>
+  <si>
+    <t>10.62 р</t>
+  </si>
+  <si>
+    <t>10.52 р</t>
+  </si>
+  <si>
+    <t>41.41 р</t>
+  </si>
+  <si>
+    <t>37.78 р</t>
+  </si>
+  <si>
+    <t>8.69 р</t>
+  </si>
+  <si>
+    <t>29.76 р</t>
+  </si>
+  <si>
+    <t>22.00 р</t>
+  </si>
+  <si>
+    <t>73.44 р</t>
+  </si>
+  <si>
+    <t>62.99 р</t>
+  </si>
+  <si>
+    <t>61.30 р</t>
+  </si>
+  <si>
+    <t>60.52 р</t>
+  </si>
+  <si>
+    <t>15.99 р</t>
+  </si>
+  <si>
+    <t>24.37 р</t>
+  </si>
+  <si>
+    <t>31.99 р</t>
+  </si>
+  <si>
+    <t>51.55 р</t>
+  </si>
+  <si>
+    <t>769.16 р</t>
+  </si>
+  <si>
+    <t>1608.99 р</t>
+  </si>
+  <si>
+    <t>7.25 р</t>
+  </si>
+  <si>
+    <t>7.07 р</t>
+  </si>
+  <si>
+    <t>15.59 р</t>
+  </si>
+  <si>
+    <t>14.71 р</t>
+  </si>
+  <si>
+    <t>14.33 р</t>
+  </si>
+  <si>
+    <t>12.54 р</t>
+  </si>
+  <si>
+    <t>8.10 р</t>
+  </si>
+  <si>
+    <t>7.63 р</t>
+  </si>
+  <si>
+    <t>136.99 р</t>
+  </si>
+  <si>
+    <t>230.99 р</t>
+  </si>
+  <si>
+    <t>330.99 р</t>
+  </si>
+  <si>
+    <t>451.99 р</t>
+  </si>
+  <si>
+    <t>458.99 р</t>
+  </si>
+  <si>
+    <t>9.15 р</t>
+  </si>
+  <si>
+    <t>8.36 р</t>
+  </si>
+  <si>
+    <t>8.78 р</t>
+  </si>
+  <si>
+    <t>68.23 р</t>
+  </si>
+  <si>
+    <t>1038.99 р</t>
+  </si>
+  <si>
+    <t>387.99 р</t>
+  </si>
+  <si>
+    <t>6.07 р</t>
+  </si>
+  <si>
+    <t>26.43 р</t>
+  </si>
+  <si>
+    <t>16.51 р</t>
+  </si>
+  <si>
+    <t>7.15 р</t>
+  </si>
+  <si>
+    <t>26.44 р</t>
+  </si>
+  <si>
+    <t>28.90 р</t>
+  </si>
+  <si>
+    <t>46.30 р</t>
+  </si>
+  <si>
+    <t>44.25 р</t>
+  </si>
+  <si>
+    <t>41.99 р</t>
+  </si>
+  <si>
+    <t>85.78 р</t>
+  </si>
+  <si>
+    <t>24.67 р</t>
+  </si>
+  <si>
+    <t>25.47 р</t>
+  </si>
+  <si>
+    <t>28.08 р</t>
+  </si>
+  <si>
+    <t>6.26 р</t>
+  </si>
+  <si>
+    <t>17.99 р</t>
+  </si>
+  <si>
+    <t>79.99 р</t>
+  </si>
+  <si>
+    <t>64.99 р</t>
+  </si>
+  <si>
+    <t>44.40 р</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89.77 р </t>
+  </si>
+  <si>
+    <t>69.28 р</t>
+  </si>
+  <si>
+    <t>63.63 р</t>
+  </si>
+  <si>
+    <t>92.38 р</t>
+  </si>
+  <si>
+    <t>100.99 р</t>
+  </si>
+  <si>
+    <t>0.86 р</t>
+  </si>
+  <si>
+    <t>2.65 р</t>
+  </si>
+  <si>
+    <t>2.55 р</t>
+  </si>
+  <si>
+    <t>3.28 р</t>
+  </si>
+  <si>
+    <t>5.60 р</t>
+  </si>
+  <si>
+    <t>5.28 р</t>
+  </si>
+  <si>
+    <t>4.61 р</t>
+  </si>
+  <si>
+    <t>5.21 р</t>
+  </si>
+  <si>
+    <t>4.94 р</t>
+  </si>
+  <si>
+    <t>3.99 р</t>
+  </si>
+  <si>
+    <t>11.67 р</t>
+  </si>
+  <si>
+    <t>11.56 р</t>
+  </si>
+  <si>
+    <t>1.06 р</t>
+  </si>
+  <si>
+    <t>1.08 р</t>
+  </si>
+  <si>
+    <t>2.54 р</t>
+  </si>
+  <si>
+    <t>2.75 р</t>
+  </si>
+  <si>
+    <t>4.28 р</t>
+  </si>
+  <si>
+    <t>4.38 р</t>
+  </si>
+  <si>
+    <t>5.16 р</t>
+  </si>
+  <si>
+    <t>5.05 р</t>
+  </si>
+  <si>
+    <t>5.49 р</t>
+  </si>
+  <si>
+    <t>5.19 р</t>
+  </si>
+  <si>
+    <t>8.47 р</t>
+  </si>
+  <si>
+    <t>6.59 р</t>
+  </si>
+  <si>
+    <t>8.79 р</t>
+  </si>
+  <si>
+    <t>3.19 р</t>
+  </si>
+  <si>
+    <t>10.56 р</t>
+  </si>
+  <si>
+    <t>14.45 р</t>
+  </si>
+  <si>
+    <t>10.34 р</t>
+  </si>
+  <si>
+    <t>18.72 р</t>
+  </si>
+  <si>
+    <t>25.33 р</t>
+  </si>
+  <si>
+    <t>26.01 р</t>
+  </si>
+  <si>
+    <t>21.72 р</t>
+  </si>
+  <si>
+    <t>32.63 р</t>
+  </si>
+  <si>
+    <t>30.42 р</t>
+  </si>
+  <si>
+    <t>30.84 р</t>
+  </si>
+  <si>
+    <t>5.85 р</t>
+  </si>
+  <si>
+    <t>5.63 р</t>
+  </si>
+  <si>
+    <t>8.92 р</t>
+  </si>
+  <si>
+    <t>8.94 р</t>
+  </si>
+  <si>
+    <t>9.01 р</t>
+  </si>
+  <si>
+    <t>29.93 р</t>
+  </si>
+  <si>
+    <t>29.41 р</t>
+  </si>
+  <si>
+    <t>27.54 р</t>
+  </si>
+  <si>
+    <t>29.36 р</t>
+  </si>
+  <si>
+    <t>2.79 р</t>
+  </si>
+  <si>
+    <t>9.90 р</t>
+  </si>
+  <si>
+    <t>28.23 р</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1646,97 +1647,103 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>819060</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Рисунок 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B64AA9A-9AE8-4446-9AFE-F9E9DE854E61}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="28683"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="180975" y="14230350"/>
           <a:ext cx="9134385" cy="638175"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>141591</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Рисунок 5"/>
+        <xdr:cNvPr id="6" name="Рисунок 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="247650" y="266700"/>
           <a:ext cx="2771775" cy="446391"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
@@ -2014,197 +2021,197 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L82"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A41" workbookViewId="0">
-      <selection activeCell="L78" sqref="L78"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="3" width="14.140625" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" customWidth="1"/>
     <col min="5" max="5" width="1.140625" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" customWidth="1"/>
     <col min="9" max="9" width="1" customWidth="1"/>
     <col min="10" max="10" width="15.28515625" customWidth="1"/>
     <col min="11" max="11" width="16" customWidth="1"/>
     <col min="12" max="12" width="13.140625" customWidth="1"/>
     <col min="13" max="13" width="2.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="F1" s="32" t="s">
         <v>14</v>
       </c>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
     </row>
     <row r="2" spans="2:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="F2" s="72" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="G2" s="72"/>
       <c r="H2" s="72"/>
       <c r="I2" s="72"/>
       <c r="J2" s="72"/>
       <c r="K2" s="72"/>
       <c r="L2" s="72"/>
     </row>
     <row r="3" spans="2:12" ht="15" x14ac:dyDescent="0.25">
       <c r="F3" s="72" t="s">
         <v>111</v>
       </c>
       <c r="G3" s="72"/>
       <c r="H3" s="72"/>
       <c r="I3" s="72"/>
       <c r="J3" s="72"/>
       <c r="K3" s="72"/>
       <c r="L3" s="72"/>
     </row>
     <row r="4" spans="2:12" x14ac:dyDescent="0.2">
       <c r="F4" s="73" t="s">
-        <v>183</v>
+        <v>160</v>
       </c>
       <c r="G4" s="73"/>
       <c r="H4" s="73"/>
       <c r="I4" s="73"/>
       <c r="J4" s="73"/>
       <c r="K4" s="73"/>
       <c r="L4" s="73"/>
     </row>
     <row r="5" spans="2:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F5" s="73"/>
       <c r="G5" s="73"/>
       <c r="H5" s="73"/>
       <c r="I5" s="73"/>
       <c r="J5" s="73"/>
       <c r="K5" s="73"/>
       <c r="L5" s="73"/>
     </row>
     <row r="6" spans="2:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="F6" s="74" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="G6" s="74"/>
       <c r="H6" s="74"/>
       <c r="I6" s="74"/>
       <c r="J6" s="74"/>
       <c r="K6" s="74"/>
       <c r="L6" s="74"/>
     </row>
     <row r="7" spans="2:12" ht="15" x14ac:dyDescent="0.2">
       <c r="F7" s="17" t="s">
         <v>107</v>
       </c>
       <c r="G7" s="9"/>
       <c r="H7" s="17"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
     </row>
     <row r="8" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="32" t="s">
         <v>87</v>
       </c>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
     </row>
     <row r="9" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B9" s="32" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
     </row>
     <row r="10" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B10" s="82" t="s">
         <v>108</v>
       </c>
       <c r="C10" s="82"/>
       <c r="D10" s="82"/>
       <c r="E10" s="82"/>
       <c r="F10" s="82"/>
       <c r="G10" s="82"/>
       <c r="H10" s="82"/>
       <c r="I10" s="82"/>
       <c r="J10" s="82"/>
       <c r="K10" s="82"/>
@@ -2242,1634 +2249,1634 @@
       <c r="I12" s="2"/>
       <c r="J12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>1</v>
       </c>
       <c r="L12" s="16" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="35" t="s">
         <v>109</v>
       </c>
       <c r="C13" s="35"/>
       <c r="D13" s="35"/>
       <c r="E13" s="7"/>
       <c r="F13" s="64" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="64"/>
       <c r="H13" s="64"/>
       <c r="I13" s="7"/>
       <c r="J13" s="44" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="K13" s="45"/>
       <c r="L13" s="46"/>
     </row>
     <row r="14" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B14" s="68" t="s">
         <v>117</v>
       </c>
       <c r="C14" s="4">
         <v>3</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="F14" s="39" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="4">
         <v>2.5</v>
       </c>
       <c r="H14" s="22" t="s">
-        <v>119</v>
+        <v>188</v>
       </c>
       <c r="J14" s="69" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="K14" s="12" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="10" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="15" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B15" s="41"/>
       <c r="C15" s="4">
         <v>4</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="F15" s="40"/>
       <c r="G15" s="4">
         <v>3</v>
       </c>
       <c r="H15" s="22" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="J15" s="70"/>
       <c r="K15" s="12" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="L15" s="10" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="16" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B16" s="68" t="s">
-        <v>210</v>
+        <v>174</v>
       </c>
       <c r="C16" s="28">
         <v>2.5</v>
       </c>
       <c r="D16" s="14" t="s">
-        <v>211</v>
+        <v>193</v>
       </c>
       <c r="F16" s="40"/>
       <c r="G16" s="4">
         <v>4</v>
       </c>
       <c r="H16" s="22" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="J16" s="71"/>
       <c r="K16" s="12" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="L16" s="10" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="17" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B17" s="40"/>
       <c r="C17" s="28">
         <v>3.2</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
       <c r="F17" s="41"/>
       <c r="G17" s="4">
         <v>5</v>
       </c>
       <c r="H17" s="22" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="J17" s="35" t="s">
-        <v>195</v>
+        <v>164</v>
       </c>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
     </row>
     <row r="18" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B18" s="41"/>
       <c r="C18" s="4">
         <v>4</v>
       </c>
       <c r="D18" s="14" t="s">
-        <v>213</v>
+        <v>175</v>
       </c>
       <c r="F18" s="68" t="s">
         <v>118</v>
       </c>
       <c r="G18" s="25">
         <v>2.5</v>
       </c>
       <c r="H18" s="24" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
     </row>
     <row r="19" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B19" s="52" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="11" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D19" s="22" t="s">
-        <v>214</v>
+        <v>176</v>
       </c>
       <c r="F19" s="40"/>
       <c r="G19" s="5">
         <v>3</v>
       </c>
       <c r="H19" s="24" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="J19" s="69" t="s">
-        <v>291</v>
+        <v>183</v>
       </c>
       <c r="K19" s="12">
         <v>0.8</v>
       </c>
       <c r="L19" s="22" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="20" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B20" s="53"/>
       <c r="C20" s="11" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D20" s="22" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="F20" s="41"/>
       <c r="G20" s="5">
         <v>4</v>
       </c>
       <c r="H20" s="24" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="J20" s="70"/>
       <c r="K20" s="12" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="L20" s="22" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="21" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B21" s="54"/>
       <c r="C21" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="F21" s="39" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G21" s="5">
         <v>2</v>
       </c>
       <c r="H21" s="24" t="s">
-        <v>163</v>
+        <v>246</v>
       </c>
       <c r="J21" s="71"/>
       <c r="K21" s="12">
         <v>1.2</v>
       </c>
       <c r="L21" s="22" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
     </row>
     <row r="22" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B22" s="39" t="s">
         <v>115</v>
       </c>
       <c r="C22" s="5">
         <v>2</v>
       </c>
       <c r="D22" s="14" t="s">
-        <v>217</v>
+        <v>197</v>
       </c>
       <c r="F22" s="40"/>
       <c r="G22" s="21">
         <v>3</v>
       </c>
       <c r="H22" s="24" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="J22" s="67" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="K22" s="67"/>
       <c r="L22" s="67"/>
     </row>
     <row r="23" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B23" s="40"/>
       <c r="C23" s="5">
         <v>2.5</v>
       </c>
       <c r="D23" s="14" t="s">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="F23" s="40"/>
       <c r="G23" s="21">
         <v>4</v>
       </c>
       <c r="H23" s="24" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="J23" s="67"/>
       <c r="K23" s="67"/>
       <c r="L23" s="67"/>
     </row>
     <row r="24" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B24" s="40"/>
       <c r="C24" s="5">
         <v>3.2</v>
       </c>
       <c r="D24" s="14" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="F24" s="41"/>
       <c r="G24" s="5">
         <v>5</v>
       </c>
       <c r="H24" s="24" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="J24" s="52" t="s">
         <v>92</v>
       </c>
       <c r="K24" s="11">
         <v>3</v>
       </c>
       <c r="L24" s="22" t="s">
-        <v>167</v>
+        <v>293</v>
       </c>
     </row>
     <row r="25" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B25" s="41"/>
       <c r="C25" s="5">
         <v>4</v>
       </c>
       <c r="D25" s="24" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F25" s="58" t="s">
-        <v>176</v>
+        <v>153</v>
       </c>
       <c r="G25" s="59"/>
       <c r="H25" s="60"/>
       <c r="J25" s="54"/>
       <c r="K25" s="11">
         <v>4</v>
       </c>
       <c r="L25" s="22" t="s">
-        <v>168</v>
+        <v>294</v>
       </c>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B26" s="68" t="s">
         <v>116</v>
       </c>
       <c r="C26" s="5">
         <v>2.5</v>
       </c>
       <c r="D26" s="14" t="s">
-        <v>221</v>
+        <v>201</v>
       </c>
       <c r="F26" s="61"/>
       <c r="G26" s="62"/>
       <c r="H26" s="63"/>
       <c r="J26" s="35" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="K26" s="35"/>
       <c r="L26" s="35"/>
     </row>
     <row r="27" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B27" s="83"/>
       <c r="C27" s="5">
         <v>3.2</v>
       </c>
       <c r="D27" s="14" t="s">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="F27" s="39" t="s">
-        <v>177</v>
+        <v>154</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="H27" s="14" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
     </row>
     <row r="28" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B28" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="5">
         <v>3.2</v>
       </c>
       <c r="D28" s="14" t="s">
-        <v>223</v>
+        <v>203</v>
       </c>
       <c r="F28" s="41"/>
       <c r="G28" s="5" t="s">
-        <v>179</v>
+        <v>156</v>
       </c>
       <c r="H28" s="14" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="J28" s="57" t="s">
         <v>102</v>
       </c>
       <c r="K28" s="21" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="L28" s="14" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="29" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B29" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="5">
         <v>3.2</v>
       </c>
       <c r="D29" s="14" t="s">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="F29" s="68" t="s">
-        <v>177</v>
+        <v>154</v>
       </c>
       <c r="G29" s="4" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="H29" s="14" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="J29" s="57"/>
       <c r="K29" s="21" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="L29" s="10" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="30" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B30" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C30" s="5">
         <v>3.2</v>
       </c>
       <c r="D30" s="14" t="s">
-        <v>225</v>
+        <v>205</v>
       </c>
       <c r="F30" s="40"/>
       <c r="G30" s="19" t="s">
-        <v>181</v>
+        <v>158</v>
       </c>
       <c r="H30" s="14" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="J30" s="57"/>
       <c r="K30" s="21" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="L30" s="14" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="31" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B31" s="52" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="11" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D31" s="14" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="F31" s="41"/>
       <c r="G31" s="4" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="H31" s="14" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="J31" s="57"/>
       <c r="K31" s="21" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="L31" s="14" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="32" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B32" s="54"/>
       <c r="C32" s="11" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D32" s="14" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="F32" s="58" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="G32" s="59"/>
       <c r="H32" s="60"/>
       <c r="J32" s="64" t="s">
         <v>48</v>
       </c>
       <c r="K32" s="11" t="s">
         <v>89</v>
       </c>
       <c r="L32" s="14" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B33" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="11">
         <v>3.2</v>
       </c>
       <c r="D33" s="14" t="s">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="F33" s="61"/>
       <c r="G33" s="62"/>
       <c r="H33" s="63"/>
       <c r="J33" s="65"/>
       <c r="K33" s="11" t="s">
         <v>90</v>
       </c>
       <c r="L33" s="14" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B34" s="39" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="5">
         <v>3.2</v>
       </c>
       <c r="D34" s="14" t="s">
-        <v>229</v>
+        <v>209</v>
       </c>
       <c r="F34" s="68" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="G34" s="5">
         <v>3</v>
       </c>
       <c r="H34" s="14" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="J34" s="65"/>
       <c r="K34" s="11" t="s">
         <v>91</v>
       </c>
       <c r="L34" s="14" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="35" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B35" s="41"/>
       <c r="C35" s="5">
         <v>4</v>
       </c>
       <c r="D35" s="14" t="s">
-        <v>158</v>
+        <v>210</v>
       </c>
       <c r="F35" s="41"/>
       <c r="G35" s="5">
         <v>4</v>
       </c>
       <c r="H35" s="14" t="s">
-        <v>188</v>
+        <v>255</v>
       </c>
       <c r="J35" s="65"/>
       <c r="K35" s="5">
         <v>2</v>
       </c>
       <c r="L35" s="14" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="36" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="5">
         <v>4</v>
       </c>
       <c r="D36" s="14" t="s">
-        <v>141</v>
+        <v>211</v>
       </c>
       <c r="F36" s="39" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="G36" s="5">
         <v>3</v>
       </c>
       <c r="H36" s="14" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="J36" s="65"/>
       <c r="K36" s="11" t="s">
         <v>96</v>
       </c>
       <c r="L36" s="14" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="37" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B37" s="39" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="5">
         <v>2.5</v>
       </c>
       <c r="D37" s="14" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="F37" s="41"/>
       <c r="G37" s="5">
         <v>4</v>
       </c>
       <c r="H37" s="14" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="J37" s="66"/>
       <c r="K37" s="5">
         <v>6.5</v>
       </c>
       <c r="L37" s="14" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="38" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B38" s="41"/>
       <c r="C38" s="4">
         <v>3.2</v>
       </c>
       <c r="D38" s="14" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="F38" s="35" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="J38" s="79" t="s">
         <v>49</v>
       </c>
       <c r="K38" s="5">
         <v>1.6</v>
       </c>
       <c r="L38" s="14" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="39" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="5">
         <v>3.2</v>
       </c>
       <c r="D39" s="14" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="F39" s="35"/>
       <c r="G39" s="35"/>
       <c r="H39" s="35"/>
       <c r="J39" s="79"/>
       <c r="K39" s="5">
         <v>3.2</v>
       </c>
       <c r="L39" s="14" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="40" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B40" s="39" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="4">
         <v>2.4</v>
       </c>
       <c r="D40" s="14" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="F40" s="39" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="27" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="H40" s="14" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="J40" s="79"/>
       <c r="K40" s="5">
         <v>7</v>
       </c>
       <c r="L40" s="14" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="41" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B41" s="41"/>
       <c r="C41" s="4">
         <v>3.2</v>
       </c>
       <c r="D41" s="14" t="s">
-        <v>160</v>
+        <v>216</v>
       </c>
       <c r="F41" s="40"/>
       <c r="G41" s="13" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="H41" s="14" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="J41" s="57" t="s">
         <v>50</v>
       </c>
       <c r="K41" s="5">
         <v>2</v>
       </c>
       <c r="L41" s="14" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="42" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B42" s="58" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="C42" s="59"/>
       <c r="D42" s="60"/>
       <c r="F42" s="41"/>
       <c r="G42" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H42" s="14" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="J42" s="57"/>
       <c r="K42" s="5">
         <v>3.2</v>
       </c>
       <c r="L42" s="14" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B43" s="61"/>
       <c r="C43" s="62"/>
       <c r="D43" s="63"/>
       <c r="F43" s="56" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="14" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="J43" s="57"/>
       <c r="K43" s="5">
         <v>7</v>
       </c>
       <c r="L43" s="14" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="44" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B44" s="27" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C44" s="11">
         <v>4</v>
       </c>
       <c r="D44" s="14" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="F44" s="56"/>
       <c r="G44" s="27" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="H44" s="14" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="J44" s="52" t="s">
         <v>51</v>
       </c>
       <c r="K44" s="11" t="s">
-        <v>203</v>
+        <v>170</v>
       </c>
       <c r="L44" s="14" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="45" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B45" s="52" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="C45" s="11">
         <v>2</v>
       </c>
       <c r="D45" s="14" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="F45" s="56"/>
       <c r="G45" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H45" s="24" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="J45" s="53"/>
       <c r="K45" s="21" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="L45" s="14" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="46" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B46" s="53"/>
       <c r="C46" s="5">
         <v>2.5</v>
       </c>
       <c r="D46" s="14" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="F46" s="57" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H46" s="14" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="J46" s="53"/>
       <c r="K46" s="21" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="L46" s="14" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
     </row>
     <row r="47" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B47" s="54"/>
       <c r="C47" s="5">
         <v>3</v>
       </c>
       <c r="D47" s="14" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="F47" s="57"/>
       <c r="G47" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H47" s="14" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="J47" s="54"/>
       <c r="K47" s="5">
         <v>7</v>
       </c>
       <c r="L47" s="14" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="48" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B48" s="52" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="5">
         <v>3</v>
       </c>
       <c r="D48" s="14" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="F48" s="57"/>
       <c r="G48" s="5" t="s">
         <v>23</v>
       </c>
       <c r="H48" s="14" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="J48" s="81" t="s">
         <v>97</v>
       </c>
       <c r="K48" s="81"/>
       <c r="L48" s="14" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="49" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B49" s="54"/>
       <c r="C49" s="11">
         <v>4</v>
       </c>
       <c r="D49" s="14" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="24" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="J49" s="81" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="K49" s="81"/>
       <c r="L49" s="14" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="50" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B50" s="52" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="5">
         <v>2.5</v>
       </c>
       <c r="D50" s="14" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="F50" s="26" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="11" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="H50" s="14" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="J50" s="81" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="K50" s="81"/>
       <c r="L50" s="14" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="51" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B51" s="53"/>
       <c r="C51" s="5">
         <v>3</v>
       </c>
       <c r="D51" s="14" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="F51" s="35" t="s">
         <v>106</v>
       </c>
       <c r="G51" s="35"/>
       <c r="H51" s="35"/>
       <c r="J51" s="80" t="s">
         <v>52</v>
       </c>
       <c r="K51" s="80"/>
       <c r="L51" s="14" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="52" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B52" s="54"/>
       <c r="C52" s="5">
         <v>4</v>
       </c>
       <c r="D52" s="14" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="F52" s="35"/>
       <c r="G52" s="35"/>
       <c r="H52" s="35"/>
       <c r="J52" s="80" t="s">
         <v>53</v>
       </c>
       <c r="K52" s="80"/>
       <c r="L52" s="14" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="53" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B53" s="1" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="C53" s="5">
         <v>0.8</v>
       </c>
       <c r="D53" s="24" t="s">
-        <v>144</v>
+        <v>226</v>
       </c>
       <c r="F53" s="50" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="G53" s="43"/>
       <c r="H53" s="14" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="J53" s="80" t="s">
         <v>54</v>
       </c>
       <c r="K53" s="80"/>
       <c r="L53" s="14" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="54" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B54" s="1" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="C54" s="11" t="s">
         <v>105</v>
       </c>
       <c r="D54" s="22" t="s">
-        <v>124</v>
+        <v>227</v>
       </c>
       <c r="F54" s="39" t="s">
         <v>31</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H54" s="14" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="J54" s="80" t="s">
         <v>55</v>
       </c>
       <c r="K54" s="80"/>
       <c r="L54" s="14" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="55" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B55" s="44" t="s">
         <v>27</v>
       </c>
       <c r="C55" s="45"/>
       <c r="D55" s="46"/>
       <c r="F55" s="40"/>
       <c r="G55" s="5" t="s">
         <v>104</v>
       </c>
       <c r="H55" s="14" t="s">
-        <v>152</v>
+        <v>268</v>
       </c>
       <c r="J55" s="80" t="s">
         <v>56</v>
       </c>
       <c r="K55" s="80"/>
       <c r="L55" s="14" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="56" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B56" s="47"/>
       <c r="C56" s="48"/>
       <c r="D56" s="49"/>
       <c r="F56" s="41"/>
       <c r="G56" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="14" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="J56" s="80" t="s">
         <v>57</v>
       </c>
       <c r="K56" s="80"/>
       <c r="L56" s="14" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="57" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B57" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="24" t="s">
-        <v>120</v>
+        <v>228</v>
       </c>
       <c r="F57" s="33" t="s">
         <v>36</v>
       </c>
       <c r="G57" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H57" s="14" t="s">
-        <v>190</v>
+        <v>270</v>
       </c>
       <c r="J57" s="36" t="s">
         <v>62</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>58</v>
       </c>
       <c r="L57" s="14" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="58" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B58" s="44" t="s">
         <v>26</v>
       </c>
       <c r="C58" s="45"/>
       <c r="D58" s="46"/>
       <c r="F58" s="51"/>
       <c r="G58" s="5" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="H58" s="14" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="J58" s="37"/>
       <c r="K58" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L58" s="14" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="59" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B59" s="47"/>
       <c r="C59" s="48"/>
       <c r="D59" s="49"/>
       <c r="F59" s="34"/>
       <c r="G59" s="4" t="s">
         <v>35</v>
       </c>
       <c r="H59" s="14" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="J59" s="38"/>
       <c r="K59" s="5" t="s">
         <v>60</v>
       </c>
       <c r="L59" s="14" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="60" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B60" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C60" s="4">
         <v>1.6</v>
       </c>
       <c r="D60" s="14" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="F60" s="33" t="s">
         <v>37</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>39</v>
       </c>
       <c r="H60" s="14" t="s">
-        <v>166</v>
+        <v>273</v>
       </c>
       <c r="J60" s="36" t="s">
         <v>63</v>
       </c>
       <c r="K60" s="5" t="s">
         <v>64</v>
       </c>
       <c r="L60" s="14" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="61" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B61" s="40"/>
       <c r="C61" s="4">
         <v>2</v>
       </c>
       <c r="D61" s="14" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="F61" s="34"/>
       <c r="G61" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H61" s="14" t="s">
-        <v>166</v>
+        <v>273</v>
       </c>
       <c r="J61" s="37"/>
       <c r="K61" s="5" t="s">
         <v>65</v>
       </c>
       <c r="L61" s="14" t="s">
-        <v>321</v>
+        <v>187</v>
       </c>
     </row>
     <row r="62" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B62" s="40"/>
       <c r="C62" s="4">
         <v>2.4</v>
       </c>
       <c r="D62" s="14" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="F62" s="33" t="s">
         <v>38</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>39</v>
       </c>
       <c r="H62" s="14" t="s">
-        <v>166</v>
+        <v>273</v>
       </c>
       <c r="J62" s="38"/>
       <c r="K62" s="5" t="s">
         <v>66</v>
       </c>
       <c r="L62" s="14" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="63" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B63" s="41"/>
       <c r="C63" s="4">
         <v>3.2</v>
       </c>
       <c r="D63" s="14" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="F63" s="34"/>
       <c r="G63" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H63" s="14" t="s">
-        <v>166</v>
+        <v>273</v>
       </c>
       <c r="J63" s="75" t="s">
         <v>61</v>
       </c>
       <c r="K63" s="5" t="s">
         <v>67</v>
       </c>
       <c r="L63" s="14" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
     </row>
     <row r="64" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B64" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C64" s="4">
         <v>1.2</v>
       </c>
       <c r="D64" s="14" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="F64" s="33" t="s">
         <v>41</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>42</v>
       </c>
       <c r="H64" s="14" t="s">
-        <v>125</v>
+        <v>274</v>
       </c>
       <c r="J64" s="76"/>
       <c r="K64" s="11" t="s">
         <v>68</v>
       </c>
       <c r="L64" s="14" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="65" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B65" s="40"/>
       <c r="C65" s="4">
         <v>1.6</v>
       </c>
       <c r="D65" s="14" t="s">
-        <v>153</v>
+        <v>232</v>
       </c>
       <c r="F65" s="34"/>
       <c r="G65" s="5" t="s">
         <v>43</v>
       </c>
       <c r="H65" s="14" t="s">
-        <v>126</v>
+        <v>186</v>
       </c>
       <c r="J65" s="77"/>
       <c r="K65" s="5" t="s">
         <v>69</v>
       </c>
       <c r="L65" s="14" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="66" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B66" s="40"/>
       <c r="C66" s="5">
         <v>2</v>
       </c>
       <c r="D66" s="14" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="F66" s="33" t="s">
         <v>44</v>
       </c>
       <c r="G66" s="15" t="s">
         <v>93</v>
       </c>
       <c r="H66" s="24" t="s">
-        <v>127</v>
+        <v>275</v>
       </c>
       <c r="J66" s="78" t="s">
         <v>70</v>
       </c>
       <c r="K66" s="5" t="s">
         <v>71</v>
       </c>
       <c r="L66" s="14" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="67" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B67" s="40"/>
       <c r="C67" s="5">
         <v>2.4</v>
       </c>
       <c r="D67" s="14" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="F67" s="34"/>
       <c r="G67" s="18" t="s">
         <v>112</v>
       </c>
       <c r="H67" s="24" t="s">
-        <v>139</v>
+        <v>276</v>
       </c>
       <c r="J67" s="78"/>
       <c r="K67" s="5" t="s">
         <v>72</v>
       </c>
       <c r="L67" s="14" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="68" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B68" s="41"/>
       <c r="C68" s="5">
         <v>3.2</v>
       </c>
       <c r="D68" s="14" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="F68" s="33" t="s">
         <v>45</v>
       </c>
       <c r="G68" s="15" t="s">
         <v>94</v>
       </c>
       <c r="H68" s="24" t="s">
-        <v>140</v>
+        <v>277</v>
       </c>
       <c r="J68" s="78"/>
       <c r="K68" s="5" t="s">
         <v>73</v>
       </c>
       <c r="L68" s="14" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="69" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B69" s="35" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="C69" s="35"/>
       <c r="D69" s="35"/>
       <c r="F69" s="34"/>
       <c r="G69" s="15" t="s">
         <v>95</v>
       </c>
       <c r="H69" s="23" t="s">
-        <v>169</v>
+        <v>278</v>
       </c>
       <c r="J69" s="80" t="s">
         <v>74</v>
       </c>
       <c r="K69" s="80"/>
       <c r="L69" s="14" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="70" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B70" s="35"/>
       <c r="C70" s="35"/>
       <c r="D70" s="35"/>
       <c r="F70" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G70" s="15" t="s">
-        <v>280</v>
+        <v>178</v>
       </c>
       <c r="H70" s="24" t="s">
-        <v>192</v>
+        <v>279</v>
       </c>
       <c r="J70" s="80" t="s">
         <v>75</v>
       </c>
       <c r="K70" s="80"/>
       <c r="L70" s="14" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="71" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B71" s="36" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
       <c r="D71" s="14" t="s">
-        <v>161</v>
+        <v>235</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G71" s="15" t="s">
-        <v>281</v>
+        <v>179</v>
       </c>
       <c r="H71" s="24" t="s">
-        <v>191</v>
+        <v>280</v>
       </c>
       <c r="J71" s="67" t="s">
         <v>76</v>
       </c>
       <c r="K71" s="67"/>
       <c r="L71" s="67"/>
     </row>
     <row r="72" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B72" s="37"/>
       <c r="C72" s="5" t="s">
-        <v>173</v>
+        <v>150</v>
       </c>
       <c r="D72" s="14" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="F72" s="42" t="s">
-        <v>282</v>
+        <v>180</v>
       </c>
       <c r="G72" s="43"/>
       <c r="H72" s="24" t="s">
-        <v>194</v>
+        <v>281</v>
       </c>
       <c r="J72" s="67"/>
       <c r="K72" s="67"/>
       <c r="L72" s="67"/>
     </row>
     <row r="73" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B73" s="37"/>
       <c r="C73" s="5" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="D73" s="14" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="F73" s="42" t="s">
-        <v>283</v>
+        <v>181</v>
       </c>
       <c r="G73" s="43"/>
       <c r="H73" s="24" t="s">
-        <v>193</v>
+        <v>282</v>
       </c>
       <c r="J73" s="4" t="s">
         <v>77</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>78</v>
       </c>
       <c r="L73" s="14" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="74" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B74" s="38"/>
       <c r="C74" s="5" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
       <c r="D74" s="14" t="s">
-        <v>186</v>
+        <v>238</v>
       </c>
       <c r="F74" s="55" t="s">
         <v>98</v>
       </c>
       <c r="G74" s="43"/>
       <c r="H74" s="14"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1" t="s">
         <v>79</v>
       </c>
       <c r="L74" s="14" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="75" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B75" s="35" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C75" s="35"/>
       <c r="D75" s="35"/>
       <c r="F75" s="42" t="s">
         <v>99</v>
       </c>
       <c r="G75" s="43"/>
       <c r="H75" s="14" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J75" s="50" t="s">
         <v>80</v>
       </c>
       <c r="K75" s="43"/>
       <c r="L75" s="14" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="76" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B76" s="35"/>
       <c r="C76" s="35"/>
       <c r="D76" s="35"/>
       <c r="F76" s="42" t="s">
         <v>100</v>
       </c>
       <c r="G76" s="43"/>
       <c r="H76" s="14" t="s">
-        <v>201</v>
+        <v>284</v>
       </c>
       <c r="J76" s="4" t="s">
         <v>81</v>
       </c>
       <c r="K76" s="1" t="s">
         <v>86</v>
       </c>
       <c r="L76" s="14" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="77" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B77" s="29" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="C77" s="20" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="D77" s="14" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="F77" s="42" t="s">
         <v>101</v>
       </c>
       <c r="G77" s="43"/>
       <c r="H77" s="14" t="s">
         <v>285</v>
       </c>
       <c r="J77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L77" s="14" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
     </row>
     <row r="78" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B78" s="30"/>
       <c r="C78" s="11" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="D78" s="14" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="F78" s="42" t="s">
         <v>113</v>
       </c>
       <c r="G78" s="43"/>
       <c r="H78" s="14" t="s">
         <v>286</v>
       </c>
       <c r="J78" s="4" t="s">
         <v>82</v>
       </c>
       <c r="K78" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L78" s="14" t="s">
-        <v>149</v>
+        <v>189</v>
       </c>
     </row>
     <row r="80" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="31" t="s">
-        <v>287</v>
+        <v>182</v>
       </c>
       <c r="C80" s="31"/>
       <c r="D80" s="31"/>
       <c r="E80" s="31"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
       <c r="J80" s="31"/>
       <c r="K80" s="31"/>
       <c r="L80" s="31"/>
     </row>
     <row r="81" spans="2:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="31"/>
       <c r="C81" s="31"/>
       <c r="D81" s="31"/>
       <c r="E81" s="31"/>
       <c r="F81" s="31"/>
       <c r="G81" s="31"/>
       <c r="H81" s="31"/>
       <c r="I81" s="31"/>
       <c r="J81" s="31"/>
       <c r="K81" s="31"/>
       <c r="L81" s="31"/>
     </row>
     <row r="82" spans="2:12" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="8"/>
       <c r="C82" s="8"/>
       <c r="D82" s="8"/>
       <c r="E82" s="8"/>
       <c r="I82" s="8"/>
       <c r="J82" s="8"/>
       <c r="K82" s="8"/>
       <c r="L82" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="mYcVpxSaegN3nJYdrUb8wdncN7W2Sx74Gm9bkXYrAFS6Upii6Vtwq3Obxk0HHOcGJyLnqHCjJwzBorQXwdZ7PA==" saltValue="YgJP+4oOPoAagsIjuUyGIQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="0n4zbAJB+fLCYIcYhwtDc7P+/rCgrjCoBvTeliUAotsTetBJnEHoqyVLEMSSsPhbwOZV3dNkdF46p7tkH4BseQ==" saltValue="irO6Hbc3IfhRapK3iTOTPQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="90">
     <mergeCell ref="F77:G77"/>
     <mergeCell ref="F78:G78"/>
     <mergeCell ref="B9:L9"/>
     <mergeCell ref="J69:K69"/>
     <mergeCell ref="J70:K70"/>
     <mergeCell ref="J71:L72"/>
     <mergeCell ref="J48:K48"/>
     <mergeCell ref="J49:K49"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="J53:K53"/>
     <mergeCell ref="J54:K54"/>
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="J13:L13"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="J75:K75"/>
     <mergeCell ref="J60:J62"/>
     <mergeCell ref="J63:J65"/>
     <mergeCell ref="J66:J68"/>
     <mergeCell ref="J14:J16"/>
     <mergeCell ref="J38:J40"/>